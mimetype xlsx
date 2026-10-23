--- v0 (2026-08-31)
+++ v1 (2026-10-23)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="1" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Metadados" sheetId="1" r:id="rId4"/>
     <sheet name="Dados" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="119">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="121">
   <si>
     <t>Nome do Dado</t>
   </si>
   <si>
     <t>Localização (Coluna/Linha) do Nome do Dado</t>
   </si>
   <si>
     <t>Descrição do Dado</t>
   </si>
   <si>
     <t>Tipo do dado</t>
   </si>
   <si>
     <t>Exemplo</t>
   </si>
   <si>
     <t>Data_de_Atualização</t>
   </si>
   <si>
     <t>B1</t>
   </si>
   <si>
     <t>Dia/Mês/ano da última atualização dos dados na planilha, no formato DD/MM/AAAA.</t>
   </si>
   <si>
@@ -378,50 +378,56 @@
     <t>2025-11</t>
   </si>
   <si>
     <t>2025-12</t>
   </si>
   <si>
     <t>2026-01</t>
   </si>
   <si>
     <t>2026-02</t>
   </si>
   <si>
     <t>2026-03</t>
   </si>
   <si>
     <t>2026-04</t>
   </si>
   <si>
     <t>2026-05</t>
   </si>
   <si>
     <t>2026-06</t>
   </si>
   <si>
     <t>2026-07</t>
+  </si>
+  <si>
+    <t>2026-08</t>
+  </si>
+  <si>
+    <t>2026-09</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -1022,51 +1028,51 @@
       <c r="C21" t="s">
         <v>63</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:K170"/>
+  <dimension ref="A1:K178"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A3" sqref="A3:K3"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:11">
       <c r="A1" t="s">
         <v>64</v>
       </c>
       <c r="B1" t="s">
         <v>65</v>
       </c>
       <c r="C1" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="2" spans="1:11">
       <c r="C2" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="3" spans="1:11">
       <c r="A3" s="1" t="s">
@@ -5963,477 +5969,477 @@
       </c>
       <c r="J142" t="s">
         <v>73</v>
       </c>
       <c r="K142">
         <v>0.0</v>
       </c>
     </row>
     <row r="143" spans="1:11">
       <c r="A143" t="s">
         <v>112</v>
       </c>
       <c r="B143">
         <v>1202171</v>
       </c>
       <c r="C143" t="s">
         <v>69</v>
       </c>
       <c r="D143" t="s">
         <v>70</v>
       </c>
       <c r="E143" t="s">
         <v>71</v>
       </c>
       <c r="F143">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="G143">
         <v>1</v>
       </c>
       <c r="H143">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="I143">
-        <v>810101001</v>
+        <v>810102001</v>
       </c>
       <c r="J143" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="K143">
         <v>0.0</v>
       </c>
     </row>
     <row r="144" spans="1:11">
       <c r="A144" t="s">
         <v>112</v>
       </c>
       <c r="B144">
         <v>1202171</v>
       </c>
       <c r="C144" t="s">
         <v>69</v>
       </c>
       <c r="D144" t="s">
         <v>70</v>
       </c>
       <c r="E144" t="s">
         <v>71</v>
       </c>
       <c r="F144">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="G144">
         <v>1</v>
       </c>
       <c r="H144">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="I144">
-        <v>810102001</v>
+        <v>810101001</v>
       </c>
       <c r="J144" t="s">
-        <v>73</v>
+        <v>72</v>
       </c>
       <c r="K144">
         <v>0.0</v>
       </c>
     </row>
     <row r="145" spans="1:11">
       <c r="A145" t="s">
         <v>112</v>
       </c>
       <c r="B145">
         <v>1202171</v>
       </c>
       <c r="C145" t="s">
         <v>69</v>
       </c>
       <c r="D145" t="s">
         <v>70</v>
       </c>
       <c r="E145" t="s">
         <v>71</v>
       </c>
       <c r="F145">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="G145">
         <v>1</v>
       </c>
       <c r="H145">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="I145">
-        <v>810101001</v>
+        <v>810102001</v>
       </c>
       <c r="J145" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="K145">
         <v>0.0</v>
       </c>
     </row>
     <row r="146" spans="1:11">
       <c r="A146" t="s">
         <v>112</v>
       </c>
       <c r="B146">
         <v>1202171</v>
       </c>
       <c r="C146" t="s">
         <v>69</v>
       </c>
       <c r="D146" t="s">
         <v>70</v>
       </c>
       <c r="E146" t="s">
         <v>71</v>
       </c>
       <c r="F146">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="G146">
         <v>1</v>
       </c>
       <c r="H146">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="I146">
-        <v>810102001</v>
+        <v>810101001</v>
       </c>
       <c r="J146" t="s">
-        <v>73</v>
+        <v>72</v>
       </c>
       <c r="K146">
         <v>0.0</v>
       </c>
     </row>
     <row r="147" spans="1:11">
       <c r="A147" t="s">
         <v>113</v>
       </c>
       <c r="B147">
         <v>1202171</v>
       </c>
       <c r="C147" t="s">
         <v>69</v>
       </c>
       <c r="D147" t="s">
         <v>70</v>
       </c>
       <c r="E147" t="s">
         <v>71</v>
       </c>
       <c r="F147">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="G147">
         <v>1</v>
       </c>
       <c r="H147">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="I147">
-        <v>810101001</v>
+        <v>810102001</v>
       </c>
       <c r="J147" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="K147">
         <v>0.0</v>
       </c>
     </row>
     <row r="148" spans="1:11">
       <c r="A148" t="s">
         <v>113</v>
       </c>
       <c r="B148">
         <v>1202171</v>
       </c>
       <c r="C148" t="s">
         <v>69</v>
       </c>
       <c r="D148" t="s">
         <v>70</v>
       </c>
       <c r="E148" t="s">
         <v>71</v>
       </c>
       <c r="F148">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="G148">
         <v>1</v>
       </c>
       <c r="H148">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="I148">
-        <v>810102001</v>
+        <v>810101001</v>
       </c>
       <c r="J148" t="s">
-        <v>73</v>
+        <v>72</v>
       </c>
       <c r="K148">
         <v>0.0</v>
       </c>
     </row>
     <row r="149" spans="1:11">
       <c r="A149" t="s">
         <v>113</v>
       </c>
       <c r="B149">
         <v>1202171</v>
       </c>
       <c r="C149" t="s">
         <v>69</v>
       </c>
       <c r="D149" t="s">
         <v>70</v>
       </c>
       <c r="E149" t="s">
         <v>71</v>
       </c>
       <c r="F149">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="G149">
         <v>1</v>
       </c>
       <c r="H149">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="I149">
         <v>810102001</v>
       </c>
       <c r="J149" t="s">
         <v>73</v>
       </c>
       <c r="K149">
         <v>0.0</v>
       </c>
     </row>
     <row r="150" spans="1:11">
       <c r="A150" t="s">
         <v>113</v>
       </c>
       <c r="B150">
         <v>1202171</v>
       </c>
       <c r="C150" t="s">
         <v>69</v>
       </c>
       <c r="D150" t="s">
         <v>70</v>
       </c>
       <c r="E150" t="s">
         <v>71</v>
       </c>
       <c r="F150">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="G150">
         <v>1</v>
       </c>
       <c r="H150">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="I150">
         <v>810101001</v>
       </c>
       <c r="J150" t="s">
         <v>72</v>
       </c>
       <c r="K150">
         <v>0.0</v>
       </c>
     </row>
     <row r="151" spans="1:11">
       <c r="A151" t="s">
         <v>114</v>
       </c>
       <c r="B151">
         <v>1202171</v>
       </c>
       <c r="C151" t="s">
         <v>69</v>
       </c>
       <c r="D151" t="s">
         <v>70</v>
       </c>
       <c r="E151" t="s">
         <v>71</v>
       </c>
       <c r="F151">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="G151">
         <v>1</v>
       </c>
       <c r="H151">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="I151">
         <v>810102001</v>
       </c>
       <c r="J151" t="s">
         <v>73</v>
       </c>
       <c r="K151">
         <v>0.0</v>
       </c>
     </row>
     <row r="152" spans="1:11">
       <c r="A152" t="s">
         <v>114</v>
       </c>
       <c r="B152">
         <v>1202171</v>
       </c>
       <c r="C152" t="s">
         <v>69</v>
       </c>
       <c r="D152" t="s">
         <v>70</v>
       </c>
       <c r="E152" t="s">
         <v>71</v>
       </c>
       <c r="F152">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="G152">
         <v>1</v>
       </c>
       <c r="H152">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="I152">
         <v>810101001</v>
       </c>
       <c r="J152" t="s">
         <v>72</v>
       </c>
       <c r="K152">
         <v>0.0</v>
       </c>
     </row>
     <row r="153" spans="1:11">
       <c r="A153" t="s">
         <v>114</v>
       </c>
       <c r="B153">
         <v>1202171</v>
       </c>
       <c r="C153" t="s">
         <v>69</v>
       </c>
       <c r="D153" t="s">
         <v>70</v>
       </c>
       <c r="E153" t="s">
         <v>71</v>
       </c>
       <c r="F153">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="G153">
         <v>1</v>
       </c>
       <c r="H153">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="I153">
-        <v>810102001</v>
+        <v>810101001</v>
       </c>
       <c r="J153" t="s">
-        <v>73</v>
+        <v>72</v>
       </c>
       <c r="K153">
         <v>0.0</v>
       </c>
     </row>
     <row r="154" spans="1:11">
       <c r="A154" t="s">
         <v>114</v>
       </c>
       <c r="B154">
         <v>1202171</v>
       </c>
       <c r="C154" t="s">
         <v>69</v>
       </c>
       <c r="D154" t="s">
         <v>70</v>
       </c>
       <c r="E154" t="s">
         <v>71</v>
       </c>
       <c r="F154">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="G154">
         <v>1</v>
       </c>
       <c r="H154">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="I154">
-        <v>810101001</v>
+        <v>810102001</v>
       </c>
       <c r="J154" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="K154">
         <v>0.0</v>
       </c>
     </row>
     <row r="155" spans="1:11">
       <c r="A155" t="s">
         <v>115</v>
       </c>
       <c r="B155">
         <v>1202171</v>
       </c>
       <c r="C155" t="s">
         <v>69</v>
       </c>
       <c r="D155" t="s">
         <v>70</v>
       </c>
       <c r="E155" t="s">
         <v>71</v>
       </c>
       <c r="F155">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="G155">
         <v>1</v>
       </c>
       <c r="H155">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="I155">
         <v>810101001</v>
       </c>
       <c r="J155" t="s">
         <v>72</v>
       </c>
       <c r="K155">
         <v>0.0</v>
       </c>
     </row>
     <row r="156" spans="1:11">
       <c r="A156" t="s">
         <v>115</v>
       </c>
       <c r="B156">
         <v>1202171</v>
       </c>
       <c r="C156" t="s">
         <v>69</v>
       </c>
       <c r="D156" t="s">
         <v>70</v>
       </c>
       <c r="E156" t="s">
@@ -6453,57 +6459,57 @@
       </c>
       <c r="J156" t="s">
         <v>73</v>
       </c>
       <c r="K156">
         <v>0.0</v>
       </c>
     </row>
     <row r="157" spans="1:11">
       <c r="A157" t="s">
         <v>115</v>
       </c>
       <c r="B157">
         <v>1202171</v>
       </c>
       <c r="C157" t="s">
         <v>69</v>
       </c>
       <c r="D157" t="s">
         <v>70</v>
       </c>
       <c r="E157" t="s">
         <v>71</v>
       </c>
       <c r="F157">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="G157">
         <v>1</v>
       </c>
       <c r="H157">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="I157">
         <v>810101001</v>
       </c>
       <c r="J157" t="s">
         <v>72</v>
       </c>
       <c r="K157">
         <v>0.0</v>
       </c>
     </row>
     <row r="158" spans="1:11">
       <c r="A158" t="s">
         <v>115</v>
       </c>
       <c r="B158">
         <v>1202171</v>
       </c>
       <c r="C158" t="s">
         <v>69</v>
       </c>
       <c r="D158" t="s">
         <v>70</v>
       </c>
       <c r="E158" t="s">
@@ -6663,57 +6669,57 @@
       </c>
       <c r="J162" t="s">
         <v>73</v>
       </c>
       <c r="K162">
         <v>0.0</v>
       </c>
     </row>
     <row r="163" spans="1:11">
       <c r="A163" t="s">
         <v>117</v>
       </c>
       <c r="B163">
         <v>1202171</v>
       </c>
       <c r="C163" t="s">
         <v>69</v>
       </c>
       <c r="D163" t="s">
         <v>70</v>
       </c>
       <c r="E163" t="s">
         <v>71</v>
       </c>
       <c r="F163">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="G163">
         <v>1</v>
       </c>
       <c r="H163">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="I163">
         <v>810101001</v>
       </c>
       <c r="J163" t="s">
         <v>72</v>
       </c>
       <c r="K163">
         <v>0.0</v>
       </c>
     </row>
     <row r="164" spans="1:11">
       <c r="A164" t="s">
         <v>117</v>
       </c>
       <c r="B164">
         <v>1202171</v>
       </c>
       <c r="C164" t="s">
         <v>69</v>
       </c>
       <c r="D164" t="s">
         <v>70</v>
       </c>
       <c r="E164" t="s">
@@ -6733,57 +6739,57 @@
       </c>
       <c r="J164" t="s">
         <v>73</v>
       </c>
       <c r="K164">
         <v>0.0</v>
       </c>
     </row>
     <row r="165" spans="1:11">
       <c r="A165" t="s">
         <v>117</v>
       </c>
       <c r="B165">
         <v>1202171</v>
       </c>
       <c r="C165" t="s">
         <v>69</v>
       </c>
       <c r="D165" t="s">
         <v>70</v>
       </c>
       <c r="E165" t="s">
         <v>71</v>
       </c>
       <c r="F165">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="G165">
         <v>1</v>
       </c>
       <c r="H165">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="I165">
         <v>810101001</v>
       </c>
       <c r="J165" t="s">
         <v>72</v>
       </c>
       <c r="K165">
         <v>0.0</v>
       </c>
     </row>
     <row r="166" spans="1:11">
       <c r="A166" t="s">
         <v>117</v>
       </c>
       <c r="B166">
         <v>1202171</v>
       </c>
       <c r="C166" t="s">
         <v>69</v>
       </c>
       <c r="D166" t="s">
         <v>70</v>
       </c>
       <c r="E166" t="s">
@@ -6923,50 +6929,330 @@
       <c r="C170" t="s">
         <v>69</v>
       </c>
       <c r="D170" t="s">
         <v>70</v>
       </c>
       <c r="E170" t="s">
         <v>71</v>
       </c>
       <c r="F170">
         <v>2</v>
       </c>
       <c r="G170">
         <v>1</v>
       </c>
       <c r="H170">
         <v>4</v>
       </c>
       <c r="I170">
         <v>810101001</v>
       </c>
       <c r="J170" t="s">
         <v>72</v>
       </c>
       <c r="K170">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="171" spans="1:11">
+      <c r="A171" t="s">
+        <v>119</v>
+      </c>
+      <c r="B171">
+        <v>1202171</v>
+      </c>
+      <c r="C171" t="s">
+        <v>69</v>
+      </c>
+      <c r="D171" t="s">
+        <v>70</v>
+      </c>
+      <c r="E171" t="s">
+        <v>71</v>
+      </c>
+      <c r="F171">
+        <v>2</v>
+      </c>
+      <c r="G171">
+        <v>1</v>
+      </c>
+      <c r="H171">
+        <v>4</v>
+      </c>
+      <c r="I171">
+        <v>810101001</v>
+      </c>
+      <c r="J171" t="s">
+        <v>72</v>
+      </c>
+      <c r="K171">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="172" spans="1:11">
+      <c r="A172" t="s">
+        <v>119</v>
+      </c>
+      <c r="B172">
+        <v>1202171</v>
+      </c>
+      <c r="C172" t="s">
+        <v>69</v>
+      </c>
+      <c r="D172" t="s">
+        <v>70</v>
+      </c>
+      <c r="E172" t="s">
+        <v>71</v>
+      </c>
+      <c r="F172">
+        <v>2</v>
+      </c>
+      <c r="G172">
+        <v>1</v>
+      </c>
+      <c r="H172">
+        <v>4</v>
+      </c>
+      <c r="I172">
+        <v>810102001</v>
+      </c>
+      <c r="J172" t="s">
+        <v>73</v>
+      </c>
+      <c r="K172">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="173" spans="1:11">
+      <c r="A173" t="s">
+        <v>119</v>
+      </c>
+      <c r="B173">
+        <v>1202171</v>
+      </c>
+      <c r="C173" t="s">
+        <v>69</v>
+      </c>
+      <c r="D173" t="s">
+        <v>70</v>
+      </c>
+      <c r="E173" t="s">
+        <v>71</v>
+      </c>
+      <c r="F173">
+        <v>1</v>
+      </c>
+      <c r="G173">
+        <v>1</v>
+      </c>
+      <c r="H173">
+        <v>1</v>
+      </c>
+      <c r="I173">
+        <v>810102001</v>
+      </c>
+      <c r="J173" t="s">
+        <v>73</v>
+      </c>
+      <c r="K173">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="174" spans="1:11">
+      <c r="A174" t="s">
+        <v>119</v>
+      </c>
+      <c r="B174">
+        <v>1202171</v>
+      </c>
+      <c r="C174" t="s">
+        <v>69</v>
+      </c>
+      <c r="D174" t="s">
+        <v>70</v>
+      </c>
+      <c r="E174" t="s">
+        <v>71</v>
+      </c>
+      <c r="F174">
+        <v>1</v>
+      </c>
+      <c r="G174">
+        <v>1</v>
+      </c>
+      <c r="H174">
+        <v>1</v>
+      </c>
+      <c r="I174">
+        <v>810101001</v>
+      </c>
+      <c r="J174" t="s">
+        <v>72</v>
+      </c>
+      <c r="K174">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="175" spans="1:11">
+      <c r="A175" t="s">
+        <v>120</v>
+      </c>
+      <c r="B175">
+        <v>1202171</v>
+      </c>
+      <c r="C175" t="s">
+        <v>69</v>
+      </c>
+      <c r="D175" t="s">
+        <v>70</v>
+      </c>
+      <c r="E175" t="s">
+        <v>71</v>
+      </c>
+      <c r="F175">
+        <v>1</v>
+      </c>
+      <c r="G175">
+        <v>1</v>
+      </c>
+      <c r="H175">
+        <v>1</v>
+      </c>
+      <c r="I175">
+        <v>810101001</v>
+      </c>
+      <c r="J175" t="s">
+        <v>72</v>
+      </c>
+      <c r="K175">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="176" spans="1:11">
+      <c r="A176" t="s">
+        <v>120</v>
+      </c>
+      <c r="B176">
+        <v>1202171</v>
+      </c>
+      <c r="C176" t="s">
+        <v>69</v>
+      </c>
+      <c r="D176" t="s">
+        <v>70</v>
+      </c>
+      <c r="E176" t="s">
+        <v>71</v>
+      </c>
+      <c r="F176">
+        <v>2</v>
+      </c>
+      <c r="G176">
+        <v>1</v>
+      </c>
+      <c r="H176">
+        <v>4</v>
+      </c>
+      <c r="I176">
+        <v>810102001</v>
+      </c>
+      <c r="J176" t="s">
+        <v>73</v>
+      </c>
+      <c r="K176">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="177" spans="1:11">
+      <c r="A177" t="s">
+        <v>120</v>
+      </c>
+      <c r="B177">
+        <v>1202171</v>
+      </c>
+      <c r="C177" t="s">
+        <v>69</v>
+      </c>
+      <c r="D177" t="s">
+        <v>70</v>
+      </c>
+      <c r="E177" t="s">
+        <v>71</v>
+      </c>
+      <c r="F177">
+        <v>2</v>
+      </c>
+      <c r="G177">
+        <v>1</v>
+      </c>
+      <c r="H177">
+        <v>4</v>
+      </c>
+      <c r="I177">
+        <v>810101001</v>
+      </c>
+      <c r="J177" t="s">
+        <v>72</v>
+      </c>
+      <c r="K177">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="178" spans="1:11">
+      <c r="A178" t="s">
+        <v>120</v>
+      </c>
+      <c r="B178">
+        <v>1202171</v>
+      </c>
+      <c r="C178" t="s">
+        <v>69</v>
+      </c>
+      <c r="D178" t="s">
+        <v>70</v>
+      </c>
+      <c r="E178" t="s">
+        <v>71</v>
+      </c>
+      <c r="F178">
+        <v>1</v>
+      </c>
+      <c r="G178">
+        <v>1</v>
+      </c>
+      <c r="H178">
+        <v>1</v>
+      </c>
+      <c r="I178">
+        <v>810102001</v>
+      </c>
+      <c r="J178" t="s">
+        <v>73</v>
+      </c>
+      <c r="K178">
         <v>0.0</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="C1:K1"/>
     <mergeCell ref="C2:K2"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">