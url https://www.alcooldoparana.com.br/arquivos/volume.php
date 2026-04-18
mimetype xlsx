--- v0 (2026-02-20)
+++ v1 (2026-04-18)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="1" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Metadados" sheetId="1" r:id="rId4"/>
     <sheet name="Dados" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="113">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="115">
   <si>
     <t>Nome do Dado</t>
   </si>
   <si>
     <t>Localização (Coluna/Linha) do Nome do Dado</t>
   </si>
   <si>
     <t>Descrição do Dado</t>
   </si>
   <si>
     <t>Tipo do dado</t>
   </si>
   <si>
     <t>Exemplo</t>
   </si>
   <si>
     <t>Data_de_Atualização</t>
   </si>
   <si>
     <t>B1</t>
   </si>
   <si>
     <t>Dia/Mês/ano da última atualização dos dados na planilha, no formato DD/MM/AAAA.</t>
   </si>
   <si>
@@ -239,56 +239,56 @@
   <si>
     <t xml:space="preserve">Atualizado em </t>
   </si>
   <si>
     <t>11/03/2024</t>
   </si>
   <si>
     <t>Histórico dos volumes mensais movimentados no terminal</t>
   </si>
   <si>
     <t>Em atendimento ao artigo 26, III, d, da Resolução ANP nº 881, de 8 de julho de 2022</t>
   </si>
   <si>
     <t>2022-09</t>
   </si>
   <si>
     <t>TEPAGUA</t>
   </si>
   <si>
     <t>PARANAGUA</t>
   </si>
   <si>
     <t>PR</t>
   </si>
   <si>
+    <t>ÁLCOOL ETÍLICO HIDRATADO COMUM</t>
+  </si>
+  <si>
     <t>ÁLCOOL ETÍLICO ANIDRO</t>
   </si>
   <si>
-    <t>ÁLCOOL ETÍLICO HIDRATADO COMUM</t>
-[...1 lines deleted...]
-  <si>
     <t>2022-11</t>
   </si>
   <si>
     <t>2022-12</t>
   </si>
   <si>
     <t>2023-01</t>
   </si>
   <si>
     <t>2023-02</t>
   </si>
   <si>
     <t>2023-03</t>
   </si>
   <si>
     <t>2023-04</t>
   </si>
   <si>
     <t>2023-05</t>
   </si>
   <si>
     <t>2023-06</t>
   </si>
   <si>
     <t>2023-07</t>
@@ -360,50 +360,56 @@
     <t>2025-05</t>
   </si>
   <si>
     <t>2025-06</t>
   </si>
   <si>
     <t>2025-07</t>
   </si>
   <si>
     <t>2025-08</t>
   </si>
   <si>
     <t>2025-09</t>
   </si>
   <si>
     <t>2025-10</t>
   </si>
   <si>
     <t>2025-11</t>
   </si>
   <si>
     <t>2025-12</t>
   </si>
   <si>
     <t>2026-01</t>
+  </si>
+  <si>
+    <t>2026-02</t>
+  </si>
+  <si>
+    <t>2026-03</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -1004,51 +1010,51 @@
       <c r="C21" t="s">
         <v>63</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:K146"/>
+  <dimension ref="A1:K154"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A3" sqref="A3:K3"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:11">
       <c r="A1" t="s">
         <v>64</v>
       </c>
       <c r="B1" t="s">
         <v>65</v>
       </c>
       <c r="C1" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="2" spans="1:11">
       <c r="C2" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="3" spans="1:11">
       <c r="A3" s="1" t="s">
@@ -1089,5026 +1095,5306 @@
       <c r="A4" t="s">
         <v>68</v>
       </c>
       <c r="B4">
         <v>1202171</v>
       </c>
       <c r="C4" t="s">
         <v>69</v>
       </c>
       <c r="D4" t="s">
         <v>70</v>
       </c>
       <c r="E4" t="s">
         <v>71</v>
       </c>
       <c r="F4">
         <v>1</v>
       </c>
       <c r="G4">
         <v>1</v>
       </c>
       <c r="H4">
         <v>1</v>
       </c>
       <c r="I4">
-        <v>810102001</v>
+        <v>810101001</v>
       </c>
       <c r="J4" t="s">
         <v>72</v>
       </c>
       <c r="K4">
-        <v>27590.99</v>
+        <v>5377.45</v>
       </c>
     </row>
     <row r="5" spans="1:11">
       <c r="A5" t="s">
         <v>68</v>
       </c>
       <c r="B5">
         <v>1202171</v>
       </c>
       <c r="C5" t="s">
         <v>69</v>
       </c>
       <c r="D5" t="s">
         <v>70</v>
       </c>
       <c r="E5" t="s">
         <v>71</v>
       </c>
       <c r="F5">
         <v>1</v>
       </c>
       <c r="G5">
         <v>1</v>
       </c>
       <c r="H5">
         <v>1</v>
       </c>
       <c r="I5">
-        <v>810101001</v>
+        <v>810102001</v>
       </c>
       <c r="J5" t="s">
         <v>73</v>
       </c>
       <c r="K5">
-        <v>5377.45</v>
+        <v>27590.99</v>
       </c>
     </row>
     <row r="6" spans="1:11">
       <c r="A6" t="s">
         <v>68</v>
       </c>
       <c r="B6">
         <v>1202171</v>
       </c>
       <c r="C6" t="s">
         <v>69</v>
       </c>
       <c r="D6" t="s">
         <v>70</v>
       </c>
       <c r="E6" t="s">
         <v>71</v>
       </c>
       <c r="F6">
         <v>2</v>
       </c>
       <c r="G6">
         <v>1</v>
       </c>
       <c r="H6">
         <v>4</v>
       </c>
       <c r="I6">
         <v>810102001</v>
       </c>
       <c r="J6" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="K6">
         <v>35377.38</v>
       </c>
     </row>
     <row r="7" spans="1:11">
       <c r="A7" t="s">
         <v>14</v>
       </c>
       <c r="B7">
         <v>1202171</v>
       </c>
       <c r="C7" t="s">
         <v>69</v>
       </c>
       <c r="D7" t="s">
         <v>70</v>
       </c>
       <c r="E7" t="s">
         <v>71</v>
       </c>
       <c r="F7">
         <v>2</v>
       </c>
       <c r="G7">
         <v>1</v>
       </c>
       <c r="H7">
         <v>4</v>
       </c>
       <c r="I7">
-        <v>810102001</v>
+        <v>810101001</v>
       </c>
       <c r="J7" t="s">
         <v>72</v>
       </c>
       <c r="K7">
-        <v>21639.74</v>
+        <v>10159.12</v>
       </c>
     </row>
     <row r="8" spans="1:11">
       <c r="A8" t="s">
         <v>14</v>
       </c>
       <c r="B8">
         <v>1202171</v>
       </c>
       <c r="C8" t="s">
         <v>69</v>
       </c>
       <c r="D8" t="s">
         <v>70</v>
       </c>
       <c r="E8" t="s">
         <v>71</v>
       </c>
       <c r="F8">
         <v>1</v>
       </c>
       <c r="G8">
         <v>1</v>
       </c>
       <c r="H8">
         <v>1</v>
       </c>
       <c r="I8">
         <v>810102001</v>
       </c>
       <c r="J8" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="K8">
         <v>22000.77</v>
       </c>
     </row>
     <row r="9" spans="1:11">
       <c r="A9" t="s">
         <v>14</v>
       </c>
       <c r="B9">
         <v>1202171</v>
       </c>
       <c r="C9" t="s">
         <v>69</v>
       </c>
       <c r="D9" t="s">
         <v>70</v>
       </c>
       <c r="E9" t="s">
         <v>71</v>
       </c>
       <c r="F9">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="G9">
         <v>1</v>
       </c>
       <c r="H9">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="I9">
         <v>810101001</v>
       </c>
       <c r="J9" t="s">
-        <v>73</v>
+        <v>72</v>
       </c>
       <c r="K9">
-        <v>10159.12</v>
+        <v>4782.45</v>
       </c>
     </row>
     <row r="10" spans="1:11">
       <c r="A10" t="s">
         <v>14</v>
       </c>
       <c r="B10">
         <v>1202171</v>
       </c>
       <c r="C10" t="s">
         <v>69</v>
       </c>
       <c r="D10" t="s">
         <v>70</v>
       </c>
       <c r="E10" t="s">
         <v>71</v>
       </c>
       <c r="F10">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="G10">
         <v>1</v>
       </c>
       <c r="H10">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="I10">
-        <v>810101001</v>
+        <v>810102001</v>
       </c>
       <c r="J10" t="s">
         <v>73</v>
       </c>
       <c r="K10">
-        <v>4782.45</v>
+        <v>21639.74</v>
       </c>
     </row>
     <row r="11" spans="1:11">
       <c r="A11" t="s">
         <v>74</v>
       </c>
       <c r="B11">
         <v>1202171</v>
       </c>
       <c r="C11" t="s">
         <v>69</v>
       </c>
       <c r="D11" t="s">
         <v>70</v>
       </c>
       <c r="E11" t="s">
         <v>71</v>
       </c>
       <c r="F11">
         <v>2</v>
       </c>
       <c r="G11">
         <v>1</v>
       </c>
       <c r="H11">
         <v>4</v>
       </c>
       <c r="I11">
         <v>810102001</v>
       </c>
       <c r="J11" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="K11">
         <v>17131.91</v>
       </c>
     </row>
     <row r="12" spans="1:11">
       <c r="A12" t="s">
         <v>74</v>
       </c>
       <c r="B12">
         <v>1202171</v>
       </c>
       <c r="C12" t="s">
         <v>69</v>
       </c>
       <c r="D12" t="s">
         <v>70</v>
       </c>
       <c r="E12" t="s">
         <v>71</v>
       </c>
       <c r="F12">
         <v>1</v>
       </c>
       <c r="G12">
         <v>1</v>
       </c>
       <c r="H12">
         <v>1</v>
       </c>
       <c r="I12">
         <v>810102001</v>
       </c>
       <c r="J12" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="K12">
         <v>20994.98</v>
       </c>
     </row>
     <row r="13" spans="1:11">
       <c r="A13" t="s">
         <v>75</v>
       </c>
       <c r="B13">
         <v>1202171</v>
       </c>
       <c r="C13" t="s">
         <v>69</v>
       </c>
       <c r="D13" t="s">
         <v>70</v>
       </c>
       <c r="E13" t="s">
         <v>71</v>
       </c>
       <c r="F13">
         <v>1</v>
       </c>
       <c r="G13">
         <v>1</v>
       </c>
       <c r="H13">
         <v>1</v>
       </c>
       <c r="I13">
         <v>810102001</v>
       </c>
       <c r="J13" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="K13">
         <v>9843.53</v>
       </c>
     </row>
     <row r="14" spans="1:11">
       <c r="A14" t="s">
         <v>75</v>
       </c>
       <c r="B14">
         <v>1202171</v>
       </c>
       <c r="C14" t="s">
         <v>69</v>
       </c>
       <c r="D14" t="s">
         <v>70</v>
       </c>
       <c r="E14" t="s">
         <v>71</v>
       </c>
       <c r="F14">
         <v>2</v>
       </c>
       <c r="G14">
         <v>1</v>
       </c>
       <c r="H14">
         <v>4</v>
       </c>
       <c r="I14">
         <v>810102001</v>
       </c>
       <c r="J14" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="K14">
         <v>17330.44</v>
       </c>
     </row>
     <row r="15" spans="1:11">
       <c r="A15" t="s">
         <v>76</v>
       </c>
       <c r="B15">
         <v>1202171</v>
       </c>
       <c r="C15" t="s">
         <v>69</v>
       </c>
       <c r="D15" t="s">
         <v>70</v>
       </c>
       <c r="E15" t="s">
         <v>71</v>
       </c>
       <c r="F15">
         <v>2</v>
       </c>
       <c r="G15">
         <v>1</v>
       </c>
       <c r="H15">
         <v>4</v>
       </c>
       <c r="I15">
         <v>810102001</v>
       </c>
       <c r="J15" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="K15">
         <v>6586.94</v>
       </c>
     </row>
     <row r="16" spans="1:11">
       <c r="A16" t="s">
         <v>76</v>
       </c>
       <c r="B16">
         <v>1202171</v>
       </c>
       <c r="C16" t="s">
         <v>69</v>
       </c>
       <c r="D16" t="s">
         <v>70</v>
       </c>
       <c r="E16" t="s">
         <v>71</v>
       </c>
       <c r="F16">
         <v>1</v>
       </c>
       <c r="G16">
         <v>1</v>
       </c>
       <c r="H16">
         <v>1</v>
       </c>
       <c r="I16">
         <v>810101001</v>
       </c>
       <c r="J16" t="s">
-        <v>73</v>
+        <v>72</v>
       </c>
       <c r="K16">
         <v>2755.48</v>
       </c>
     </row>
     <row r="17" spans="1:11">
       <c r="A17" t="s">
         <v>77</v>
       </c>
       <c r="B17">
         <v>1202171</v>
       </c>
       <c r="C17" t="s">
         <v>69</v>
       </c>
       <c r="D17" t="s">
         <v>70</v>
       </c>
       <c r="E17" t="s">
         <v>71</v>
       </c>
       <c r="F17">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="G17">
         <v>1</v>
       </c>
       <c r="H17">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="I17">
         <v>810101001</v>
       </c>
       <c r="J17" t="s">
-        <v>73</v>
+        <v>72</v>
       </c>
       <c r="K17">
-        <v>966.6</v>
+        <v>3720.54</v>
       </c>
     </row>
     <row r="18" spans="1:11">
       <c r="A18" t="s">
         <v>77</v>
       </c>
       <c r="B18">
         <v>1202171</v>
       </c>
       <c r="C18" t="s">
         <v>69</v>
       </c>
       <c r="D18" t="s">
         <v>70</v>
       </c>
       <c r="E18" t="s">
         <v>71</v>
       </c>
       <c r="F18">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="G18">
         <v>1</v>
       </c>
       <c r="H18">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="I18">
         <v>810101001</v>
       </c>
       <c r="J18" t="s">
-        <v>73</v>
+        <v>72</v>
       </c>
       <c r="K18">
-        <v>3720.54</v>
+        <v>966.6</v>
       </c>
     </row>
     <row r="19" spans="1:11">
       <c r="A19" t="s">
         <v>78</v>
       </c>
       <c r="B19">
         <v>1202171</v>
       </c>
       <c r="C19" t="s">
         <v>69</v>
       </c>
       <c r="D19" t="s">
         <v>70</v>
       </c>
       <c r="E19" t="s">
         <v>71</v>
       </c>
       <c r="F19">
         <v>1</v>
       </c>
       <c r="G19">
         <v>1</v>
       </c>
       <c r="H19">
         <v>1</v>
       </c>
       <c r="I19">
         <v>810101001</v>
       </c>
       <c r="J19" t="s">
-        <v>73</v>
+        <v>72</v>
       </c>
       <c r="K19">
         <v>23393.83</v>
       </c>
     </row>
     <row r="20" spans="1:11">
       <c r="A20" t="s">
         <v>78</v>
       </c>
       <c r="B20">
         <v>1202171</v>
       </c>
       <c r="C20" t="s">
         <v>69</v>
       </c>
       <c r="D20" t="s">
         <v>70</v>
       </c>
       <c r="E20" t="s">
         <v>71</v>
       </c>
       <c r="F20">
         <v>1</v>
       </c>
       <c r="G20">
         <v>1</v>
       </c>
       <c r="H20">
         <v>1</v>
       </c>
       <c r="I20">
         <v>810102001</v>
       </c>
       <c r="J20" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="K20">
         <v>10213.14</v>
       </c>
     </row>
     <row r="21" spans="1:11">
       <c r="A21" t="s">
         <v>79</v>
       </c>
       <c r="B21">
         <v>1202171</v>
       </c>
       <c r="C21" t="s">
         <v>69</v>
       </c>
       <c r="D21" t="s">
         <v>70</v>
       </c>
       <c r="E21" t="s">
         <v>71</v>
       </c>
       <c r="F21">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="G21">
         <v>1</v>
       </c>
       <c r="H21">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="I21">
-        <v>810101001</v>
+        <v>810102001</v>
       </c>
       <c r="J21" t="s">
         <v>73</v>
       </c>
       <c r="K21">
-        <v>1598.57</v>
+        <v>10212.96</v>
       </c>
     </row>
     <row r="22" spans="1:11">
       <c r="A22" t="s">
         <v>79</v>
       </c>
       <c r="B22">
         <v>1202171</v>
       </c>
       <c r="C22" t="s">
         <v>69</v>
       </c>
       <c r="D22" t="s">
         <v>70</v>
       </c>
       <c r="E22" t="s">
         <v>71</v>
       </c>
       <c r="F22">
         <v>2</v>
       </c>
       <c r="G22">
         <v>1</v>
       </c>
       <c r="H22">
         <v>4</v>
       </c>
       <c r="I22">
         <v>810101001</v>
       </c>
       <c r="J22" t="s">
-        <v>73</v>
+        <v>72</v>
       </c>
       <c r="K22">
         <v>24991.36</v>
       </c>
     </row>
     <row r="23" spans="1:11">
       <c r="A23" t="s">
         <v>79</v>
       </c>
       <c r="B23">
         <v>1202171</v>
       </c>
       <c r="C23" t="s">
         <v>69</v>
       </c>
       <c r="D23" t="s">
         <v>70</v>
       </c>
       <c r="E23" t="s">
         <v>71</v>
       </c>
       <c r="F23">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="G23">
         <v>1</v>
       </c>
       <c r="H23">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="I23">
-        <v>810102001</v>
+        <v>810101001</v>
       </c>
       <c r="J23" t="s">
         <v>72</v>
       </c>
       <c r="K23">
-        <v>10212.96</v>
+        <v>1598.57</v>
       </c>
     </row>
     <row r="24" spans="1:11">
       <c r="A24" t="s">
         <v>80</v>
       </c>
       <c r="B24">
         <v>1202171</v>
       </c>
       <c r="C24" t="s">
         <v>69</v>
       </c>
       <c r="D24" t="s">
         <v>70</v>
       </c>
       <c r="E24" t="s">
         <v>71</v>
       </c>
       <c r="F24">
         <v>1</v>
       </c>
       <c r="G24">
         <v>1</v>
       </c>
       <c r="H24">
         <v>1</v>
       </c>
       <c r="I24">
         <v>810102001</v>
       </c>
       <c r="J24" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="K24">
         <v>12668.79</v>
       </c>
     </row>
     <row r="25" spans="1:11">
       <c r="A25" t="s">
         <v>81</v>
       </c>
       <c r="B25">
         <v>1202171</v>
       </c>
       <c r="C25" t="s">
         <v>69</v>
       </c>
       <c r="D25" t="s">
         <v>70</v>
       </c>
       <c r="E25" t="s">
         <v>71</v>
       </c>
       <c r="F25">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="G25">
         <v>1</v>
       </c>
       <c r="H25">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="I25">
         <v>810102001</v>
       </c>
       <c r="J25" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="K25">
-        <v>365.39</v>
+        <v>13033.96</v>
       </c>
     </row>
     <row r="26" spans="1:11">
       <c r="A26" t="s">
         <v>81</v>
       </c>
       <c r="B26">
         <v>1202171</v>
       </c>
       <c r="C26" t="s">
         <v>69</v>
       </c>
       <c r="D26" t="s">
         <v>70</v>
       </c>
       <c r="E26" t="s">
         <v>71</v>
       </c>
       <c r="F26">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="G26">
         <v>1</v>
       </c>
       <c r="H26">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="I26">
         <v>810102001</v>
       </c>
       <c r="J26" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="K26">
-        <v>13033.96</v>
+        <v>365.39</v>
       </c>
     </row>
     <row r="27" spans="1:11">
       <c r="A27" t="s">
         <v>82</v>
       </c>
       <c r="B27">
         <v>1202171</v>
       </c>
       <c r="C27" t="s">
         <v>69</v>
       </c>
       <c r="D27" t="s">
         <v>70</v>
       </c>
       <c r="E27" t="s">
         <v>71</v>
       </c>
       <c r="F27">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="G27">
         <v>1</v>
       </c>
       <c r="H27">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="I27">
         <v>810101001</v>
       </c>
       <c r="J27" t="s">
-        <v>73</v>
+        <v>72</v>
       </c>
       <c r="K27">
-        <v>27324.9</v>
+        <v>0.0</v>
       </c>
     </row>
     <row r="28" spans="1:11">
       <c r="A28" t="s">
         <v>82</v>
       </c>
       <c r="B28">
         <v>1202171</v>
       </c>
       <c r="C28" t="s">
         <v>69</v>
       </c>
       <c r="D28" t="s">
         <v>70</v>
       </c>
       <c r="E28" t="s">
         <v>71</v>
       </c>
       <c r="F28">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="G28">
         <v>1</v>
       </c>
       <c r="H28">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="I28">
         <v>810101001</v>
       </c>
       <c r="J28" t="s">
-        <v>73</v>
+        <v>72</v>
       </c>
       <c r="K28">
-        <v>0.0</v>
+        <v>27324.9</v>
       </c>
     </row>
     <row r="29" spans="1:11">
       <c r="A29" t="s">
         <v>83</v>
       </c>
       <c r="B29">
         <v>1202171</v>
       </c>
       <c r="C29" t="s">
         <v>69</v>
       </c>
       <c r="D29" t="s">
         <v>70</v>
       </c>
       <c r="E29" t="s">
         <v>71</v>
       </c>
       <c r="F29">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="G29">
         <v>1</v>
       </c>
       <c r="H29">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="I29">
         <v>810101001</v>
       </c>
       <c r="J29" t="s">
-        <v>73</v>
+        <v>72</v>
       </c>
       <c r="K29">
-        <v>33635.66</v>
+        <v>6252.56</v>
       </c>
     </row>
     <row r="30" spans="1:11">
       <c r="A30" t="s">
         <v>83</v>
       </c>
       <c r="B30">
         <v>1202171</v>
       </c>
       <c r="C30" t="s">
         <v>69</v>
       </c>
       <c r="D30" t="s">
         <v>70</v>
       </c>
       <c r="E30" t="s">
         <v>71</v>
       </c>
       <c r="F30">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="G30">
         <v>1</v>
       </c>
       <c r="H30">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="I30">
         <v>810101001</v>
       </c>
       <c r="J30" t="s">
-        <v>73</v>
+        <v>72</v>
       </c>
       <c r="K30">
-        <v>6252.56</v>
+        <v>33635.66</v>
       </c>
     </row>
     <row r="31" spans="1:11">
       <c r="A31" t="s">
         <v>84</v>
       </c>
       <c r="B31">
         <v>1202171</v>
       </c>
       <c r="C31" t="s">
         <v>69</v>
       </c>
       <c r="D31" t="s">
         <v>70</v>
       </c>
       <c r="E31" t="s">
         <v>71</v>
       </c>
       <c r="F31">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="G31">
         <v>1</v>
       </c>
       <c r="H31">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="I31">
-        <v>810102001</v>
+        <v>810101001</v>
       </c>
       <c r="J31" t="s">
         <v>72</v>
       </c>
       <c r="K31">
         <v>0.0</v>
       </c>
     </row>
     <row r="32" spans="1:11">
       <c r="A32" t="s">
         <v>84</v>
       </c>
       <c r="B32">
         <v>1202171</v>
       </c>
       <c r="C32" t="s">
         <v>69</v>
       </c>
       <c r="D32" t="s">
         <v>70</v>
       </c>
       <c r="E32" t="s">
         <v>71</v>
       </c>
       <c r="F32">
         <v>2</v>
       </c>
       <c r="G32">
         <v>1</v>
       </c>
       <c r="H32">
         <v>1</v>
       </c>
       <c r="I32">
         <v>810102001</v>
       </c>
       <c r="J32" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="K32">
         <v>0.0</v>
       </c>
     </row>
     <row r="33" spans="1:11">
       <c r="A33" t="s">
         <v>84</v>
       </c>
       <c r="B33">
         <v>1202171</v>
       </c>
       <c r="C33" t="s">
         <v>69</v>
       </c>
       <c r="D33" t="s">
         <v>70</v>
       </c>
       <c r="E33" t="s">
         <v>71</v>
       </c>
       <c r="F33">
         <v>1</v>
       </c>
       <c r="G33">
         <v>1</v>
       </c>
       <c r="H33">
         <v>1</v>
       </c>
       <c r="I33">
         <v>810101001</v>
       </c>
       <c r="J33" t="s">
-        <v>73</v>
+        <v>72</v>
       </c>
       <c r="K33">
         <v>0.0</v>
       </c>
     </row>
     <row r="34" spans="1:11">
       <c r="A34" t="s">
         <v>84</v>
       </c>
       <c r="B34">
         <v>1202171</v>
       </c>
       <c r="C34" t="s">
         <v>69</v>
       </c>
       <c r="D34" t="s">
         <v>70</v>
       </c>
       <c r="E34" t="s">
         <v>71</v>
       </c>
       <c r="F34">
         <v>1</v>
       </c>
       <c r="G34">
         <v>1</v>
       </c>
       <c r="H34">
         <v>1</v>
       </c>
       <c r="I34">
         <v>810102001</v>
       </c>
       <c r="J34" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="K34">
         <v>0.0</v>
       </c>
     </row>
     <row r="35" spans="1:11">
       <c r="A35" t="s">
         <v>84</v>
       </c>
       <c r="B35">
         <v>1202171</v>
       </c>
       <c r="C35" t="s">
         <v>69</v>
       </c>
       <c r="D35" t="s">
         <v>70</v>
       </c>
       <c r="E35" t="s">
         <v>71</v>
       </c>
       <c r="F35">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="G35">
         <v>1</v>
       </c>
       <c r="H35">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="I35">
-        <v>810101001</v>
+        <v>810102001</v>
       </c>
       <c r="J35" t="s">
         <v>73</v>
       </c>
       <c r="K35">
         <v>0.0</v>
       </c>
     </row>
     <row r="36" spans="1:11">
       <c r="A36" t="s">
         <v>84</v>
       </c>
       <c r="B36">
         <v>1202171</v>
       </c>
       <c r="C36" t="s">
         <v>69</v>
       </c>
       <c r="D36" t="s">
         <v>70</v>
       </c>
       <c r="E36" t="s">
         <v>71</v>
       </c>
       <c r="F36">
         <v>1</v>
       </c>
       <c r="G36">
         <v>1</v>
       </c>
       <c r="H36">
         <v>4</v>
       </c>
       <c r="I36">
         <v>810101001</v>
       </c>
       <c r="J36" t="s">
-        <v>73</v>
+        <v>72</v>
       </c>
       <c r="K36">
         <v>0.0</v>
       </c>
     </row>
     <row r="37" spans="1:11">
       <c r="A37" t="s">
         <v>85</v>
       </c>
       <c r="B37">
         <v>1202171</v>
       </c>
       <c r="C37" t="s">
         <v>69</v>
       </c>
       <c r="D37" t="s">
         <v>70</v>
       </c>
       <c r="E37" t="s">
         <v>71</v>
       </c>
       <c r="F37">
         <v>2</v>
       </c>
       <c r="G37">
         <v>1</v>
       </c>
       <c r="H37">
         <v>4</v>
       </c>
       <c r="I37">
-        <v>810101001</v>
+        <v>810102001</v>
       </c>
       <c r="J37" t="s">
         <v>73</v>
       </c>
       <c r="K37">
         <v>0.0</v>
       </c>
     </row>
     <row r="38" spans="1:11">
       <c r="A38" t="s">
         <v>85</v>
       </c>
       <c r="B38">
         <v>1202171</v>
       </c>
       <c r="C38" t="s">
         <v>69</v>
       </c>
       <c r="D38" t="s">
         <v>70</v>
       </c>
       <c r="E38" t="s">
         <v>71</v>
       </c>
       <c r="F38">
         <v>2</v>
       </c>
       <c r="G38">
         <v>1</v>
       </c>
       <c r="H38">
         <v>4</v>
       </c>
       <c r="I38">
-        <v>810102001</v>
+        <v>810101001</v>
       </c>
       <c r="J38" t="s">
         <v>72</v>
       </c>
       <c r="K38">
         <v>0.0</v>
       </c>
     </row>
     <row r="39" spans="1:11">
       <c r="A39" t="s">
         <v>85</v>
       </c>
       <c r="B39">
         <v>1202171</v>
       </c>
       <c r="C39" t="s">
         <v>69</v>
       </c>
       <c r="D39" t="s">
         <v>70</v>
       </c>
       <c r="E39" t="s">
         <v>71</v>
       </c>
       <c r="F39">
         <v>1</v>
       </c>
       <c r="G39">
         <v>1</v>
       </c>
       <c r="H39">
         <v>1</v>
       </c>
       <c r="I39">
-        <v>810101001</v>
+        <v>810102001</v>
       </c>
       <c r="J39" t="s">
         <v>73</v>
       </c>
       <c r="K39">
         <v>0.0</v>
       </c>
     </row>
     <row r="40" spans="1:11">
       <c r="A40" t="s">
         <v>85</v>
       </c>
       <c r="B40">
         <v>1202171</v>
       </c>
       <c r="C40" t="s">
         <v>69</v>
       </c>
       <c r="D40" t="s">
         <v>70</v>
       </c>
       <c r="E40" t="s">
         <v>71</v>
       </c>
       <c r="F40">
         <v>1</v>
       </c>
       <c r="G40">
         <v>1</v>
       </c>
       <c r="H40">
         <v>1</v>
       </c>
       <c r="I40">
-        <v>810102001</v>
+        <v>810101001</v>
       </c>
       <c r="J40" t="s">
         <v>72</v>
       </c>
       <c r="K40">
         <v>0.0</v>
       </c>
     </row>
     <row r="41" spans="1:11">
       <c r="A41" t="s">
         <v>86</v>
       </c>
       <c r="B41">
         <v>1202171</v>
       </c>
       <c r="C41" t="s">
         <v>69</v>
       </c>
       <c r="D41" t="s">
         <v>70</v>
       </c>
       <c r="E41" t="s">
         <v>71</v>
       </c>
       <c r="F41">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="G41">
         <v>1</v>
       </c>
       <c r="H41">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="I41">
-        <v>810102001</v>
+        <v>810101001</v>
       </c>
       <c r="J41" t="s">
         <v>72</v>
       </c>
       <c r="K41">
         <v>0.0</v>
       </c>
     </row>
     <row r="42" spans="1:11">
       <c r="A42" t="s">
         <v>86</v>
       </c>
       <c r="B42">
         <v>1202171</v>
       </c>
       <c r="C42" t="s">
         <v>69</v>
       </c>
       <c r="D42" t="s">
         <v>70</v>
       </c>
       <c r="E42" t="s">
         <v>71</v>
       </c>
       <c r="F42">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="G42">
         <v>1</v>
       </c>
       <c r="H42">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="I42">
-        <v>810101001</v>
+        <v>810102001</v>
       </c>
       <c r="J42" t="s">
         <v>73</v>
       </c>
       <c r="K42">
         <v>0.0</v>
       </c>
     </row>
     <row r="43" spans="1:11">
       <c r="A43" t="s">
         <v>86</v>
       </c>
       <c r="B43">
         <v>1202171</v>
       </c>
       <c r="C43" t="s">
         <v>69</v>
       </c>
       <c r="D43" t="s">
         <v>70</v>
       </c>
       <c r="E43" t="s">
         <v>71</v>
       </c>
       <c r="F43">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="G43">
         <v>1</v>
       </c>
       <c r="H43">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="I43">
-        <v>810102001</v>
+        <v>810101001</v>
       </c>
       <c r="J43" t="s">
         <v>72</v>
       </c>
       <c r="K43">
         <v>0.0</v>
       </c>
     </row>
     <row r="44" spans="1:11">
       <c r="A44" t="s">
         <v>86</v>
       </c>
       <c r="B44">
         <v>1202171</v>
       </c>
       <c r="C44" t="s">
         <v>69</v>
       </c>
       <c r="D44" t="s">
         <v>70</v>
       </c>
       <c r="E44" t="s">
         <v>71</v>
       </c>
       <c r="F44">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="G44">
         <v>1</v>
       </c>
       <c r="H44">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="I44">
-        <v>810101001</v>
+        <v>810102001</v>
       </c>
       <c r="J44" t="s">
         <v>73</v>
       </c>
       <c r="K44">
         <v>0.0</v>
       </c>
     </row>
     <row r="45" spans="1:11">
       <c r="A45" t="s">
         <v>87</v>
       </c>
       <c r="B45">
         <v>1202171</v>
       </c>
       <c r="C45" t="s">
         <v>69</v>
       </c>
       <c r="D45" t="s">
         <v>70</v>
       </c>
       <c r="E45" t="s">
         <v>71</v>
       </c>
       <c r="F45">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="G45">
         <v>1</v>
       </c>
       <c r="H45">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="I45">
-        <v>810102001</v>
+        <v>810101001</v>
       </c>
       <c r="J45" t="s">
         <v>72</v>
       </c>
       <c r="K45">
         <v>0.0</v>
       </c>
     </row>
     <row r="46" spans="1:11">
       <c r="A46" t="s">
         <v>87</v>
       </c>
       <c r="B46">
         <v>1202171</v>
       </c>
       <c r="C46" t="s">
         <v>69</v>
       </c>
       <c r="D46" t="s">
         <v>70</v>
       </c>
       <c r="E46" t="s">
         <v>71</v>
       </c>
       <c r="F46">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="G46">
         <v>1</v>
       </c>
       <c r="H46">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="I46">
-        <v>810101001</v>
+        <v>810102001</v>
       </c>
       <c r="J46" t="s">
         <v>73</v>
       </c>
       <c r="K46">
         <v>0.0</v>
       </c>
     </row>
     <row r="47" spans="1:11">
       <c r="A47" t="s">
         <v>88</v>
       </c>
       <c r="B47">
         <v>1202171</v>
       </c>
       <c r="C47" t="s">
         <v>69</v>
       </c>
       <c r="D47" t="s">
         <v>70</v>
       </c>
       <c r="E47" t="s">
         <v>71</v>
       </c>
       <c r="F47">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="G47">
         <v>1</v>
       </c>
       <c r="H47">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="I47">
         <v>810102001</v>
       </c>
       <c r="J47" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="K47">
         <v>0.0</v>
       </c>
     </row>
     <row r="48" spans="1:11">
       <c r="A48" t="s">
         <v>88</v>
       </c>
       <c r="B48">
         <v>1202171</v>
       </c>
       <c r="C48" t="s">
         <v>69</v>
       </c>
       <c r="D48" t="s">
         <v>70</v>
       </c>
       <c r="E48" t="s">
         <v>71</v>
       </c>
       <c r="F48">
         <v>1</v>
       </c>
       <c r="G48">
         <v>1</v>
       </c>
       <c r="H48">
         <v>1</v>
       </c>
       <c r="I48">
-        <v>810102001</v>
+        <v>810101001</v>
       </c>
       <c r="J48" t="s">
         <v>72</v>
       </c>
       <c r="K48">
         <v>0.0</v>
       </c>
     </row>
     <row r="49" spans="1:11">
       <c r="A49" t="s">
         <v>88</v>
       </c>
       <c r="B49">
         <v>1202171</v>
       </c>
       <c r="C49" t="s">
         <v>69</v>
       </c>
       <c r="D49" t="s">
         <v>70</v>
       </c>
       <c r="E49" t="s">
         <v>71</v>
       </c>
       <c r="F49">
         <v>2</v>
       </c>
       <c r="G49">
         <v>1</v>
       </c>
       <c r="H49">
         <v>4</v>
       </c>
       <c r="I49">
         <v>810101001</v>
       </c>
       <c r="J49" t="s">
-        <v>73</v>
+        <v>72</v>
       </c>
       <c r="K49">
         <v>0.0</v>
       </c>
     </row>
     <row r="50" spans="1:11">
       <c r="A50" t="s">
         <v>88</v>
       </c>
       <c r="B50">
         <v>1202171</v>
       </c>
       <c r="C50" t="s">
         <v>69</v>
       </c>
       <c r="D50" t="s">
         <v>70</v>
       </c>
       <c r="E50" t="s">
         <v>71</v>
       </c>
       <c r="F50">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="G50">
         <v>1</v>
       </c>
       <c r="H50">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="I50">
-        <v>810101001</v>
+        <v>810102001</v>
       </c>
       <c r="J50" t="s">
         <v>73</v>
       </c>
       <c r="K50">
         <v>0.0</v>
       </c>
     </row>
     <row r="51" spans="1:11">
       <c r="A51" t="s">
         <v>89</v>
       </c>
       <c r="B51">
         <v>1202171</v>
       </c>
       <c r="C51" t="s">
         <v>69</v>
       </c>
       <c r="D51" t="s">
         <v>70</v>
       </c>
       <c r="E51" t="s">
         <v>71</v>
       </c>
       <c r="F51">
         <v>1</v>
       </c>
       <c r="G51">
         <v>1</v>
       </c>
       <c r="H51">
         <v>1</v>
       </c>
       <c r="I51">
         <v>810102001</v>
       </c>
       <c r="J51" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="K51">
         <v>0.0</v>
       </c>
     </row>
     <row r="52" spans="1:11">
       <c r="A52" t="s">
         <v>89</v>
       </c>
       <c r="B52">
         <v>1202171</v>
       </c>
       <c r="C52" t="s">
         <v>69</v>
       </c>
       <c r="D52" t="s">
         <v>70</v>
       </c>
       <c r="E52" t="s">
         <v>71</v>
       </c>
       <c r="F52">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="G52">
         <v>1</v>
       </c>
       <c r="H52">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="I52">
-        <v>810101001</v>
+        <v>810102001</v>
       </c>
       <c r="J52" t="s">
         <v>73</v>
       </c>
       <c r="K52">
         <v>0.0</v>
       </c>
     </row>
     <row r="53" spans="1:11">
       <c r="A53" t="s">
         <v>89</v>
       </c>
       <c r="B53">
         <v>1202171</v>
       </c>
       <c r="C53" t="s">
         <v>69</v>
       </c>
       <c r="D53" t="s">
         <v>70</v>
       </c>
       <c r="E53" t="s">
         <v>71</v>
       </c>
       <c r="F53">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="G53">
         <v>1</v>
       </c>
       <c r="H53">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="I53">
-        <v>810102001</v>
+        <v>810101001</v>
       </c>
       <c r="J53" t="s">
         <v>72</v>
       </c>
       <c r="K53">
         <v>0.0</v>
       </c>
     </row>
     <row r="54" spans="1:11">
       <c r="A54" t="s">
         <v>89</v>
       </c>
       <c r="B54">
         <v>1202171</v>
       </c>
       <c r="C54" t="s">
         <v>69</v>
       </c>
       <c r="D54" t="s">
         <v>70</v>
       </c>
       <c r="E54" t="s">
         <v>71</v>
       </c>
       <c r="F54">
         <v>2</v>
       </c>
       <c r="G54">
         <v>1</v>
       </c>
       <c r="H54">
         <v>4</v>
       </c>
       <c r="I54">
         <v>810101001</v>
       </c>
       <c r="J54" t="s">
-        <v>73</v>
+        <v>72</v>
       </c>
       <c r="K54">
         <v>0.0</v>
       </c>
     </row>
     <row r="55" spans="1:11">
       <c r="A55" t="s">
         <v>90</v>
       </c>
       <c r="B55">
         <v>1202171</v>
       </c>
       <c r="C55" t="s">
         <v>69</v>
       </c>
       <c r="D55" t="s">
         <v>70</v>
       </c>
       <c r="E55" t="s">
         <v>71</v>
       </c>
       <c r="F55">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="G55">
         <v>1</v>
       </c>
       <c r="H55">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="I55">
         <v>810101001</v>
       </c>
       <c r="J55" t="s">
-        <v>73</v>
+        <v>72</v>
       </c>
       <c r="K55">
         <v>0.0</v>
       </c>
     </row>
     <row r="56" spans="1:11">
       <c r="A56" t="s">
         <v>90</v>
       </c>
       <c r="B56">
         <v>1202171</v>
       </c>
       <c r="C56" t="s">
         <v>69</v>
       </c>
       <c r="D56" t="s">
         <v>70</v>
       </c>
       <c r="E56" t="s">
         <v>71</v>
       </c>
       <c r="F56">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="G56">
         <v>1</v>
       </c>
       <c r="H56">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="I56">
-        <v>810102001</v>
+        <v>810101001</v>
       </c>
       <c r="J56" t="s">
         <v>72</v>
       </c>
       <c r="K56">
         <v>0.0</v>
       </c>
     </row>
     <row r="57" spans="1:11">
       <c r="A57" t="s">
         <v>90</v>
       </c>
       <c r="B57">
         <v>1202171</v>
       </c>
       <c r="C57" t="s">
         <v>69</v>
       </c>
       <c r="D57" t="s">
         <v>70</v>
       </c>
       <c r="E57" t="s">
         <v>71</v>
       </c>
       <c r="F57">
         <v>2</v>
       </c>
       <c r="G57">
         <v>1</v>
       </c>
       <c r="H57">
         <v>4</v>
       </c>
       <c r="I57">
-        <v>810101001</v>
+        <v>810102001</v>
       </c>
       <c r="J57" t="s">
         <v>73</v>
       </c>
       <c r="K57">
         <v>0.0</v>
       </c>
     </row>
     <row r="58" spans="1:11">
       <c r="A58" t="s">
         <v>90</v>
       </c>
       <c r="B58">
         <v>1202171</v>
       </c>
       <c r="C58" t="s">
         <v>69</v>
       </c>
       <c r="D58" t="s">
         <v>70</v>
       </c>
       <c r="E58" t="s">
         <v>71</v>
       </c>
       <c r="F58">
         <v>1</v>
       </c>
       <c r="G58">
         <v>1</v>
       </c>
       <c r="H58">
         <v>1</v>
       </c>
       <c r="I58">
         <v>810102001</v>
       </c>
       <c r="J58" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="K58">
         <v>0.0</v>
       </c>
     </row>
     <row r="59" spans="1:11">
       <c r="A59" t="s">
         <v>91</v>
       </c>
       <c r="B59">
         <v>1202171</v>
       </c>
       <c r="C59" t="s">
         <v>69</v>
       </c>
       <c r="D59" t="s">
         <v>70</v>
       </c>
       <c r="E59" t="s">
         <v>71</v>
       </c>
       <c r="F59">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="G59">
         <v>1</v>
       </c>
       <c r="H59">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="I59">
         <v>810102001</v>
       </c>
       <c r="J59" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="K59">
         <v>0.0</v>
       </c>
     </row>
     <row r="60" spans="1:11">
       <c r="A60" t="s">
         <v>91</v>
       </c>
       <c r="B60">
         <v>1202171</v>
       </c>
       <c r="C60" t="s">
         <v>69</v>
       </c>
       <c r="D60" t="s">
         <v>70</v>
       </c>
       <c r="E60" t="s">
         <v>71</v>
       </c>
       <c r="F60">
         <v>1</v>
       </c>
       <c r="G60">
         <v>1</v>
       </c>
       <c r="H60">
         <v>1</v>
       </c>
       <c r="I60">
         <v>810101001</v>
       </c>
       <c r="J60" t="s">
-        <v>73</v>
+        <v>72</v>
       </c>
       <c r="K60">
         <v>0.0</v>
       </c>
     </row>
     <row r="61" spans="1:11">
       <c r="A61" t="s">
         <v>91</v>
       </c>
       <c r="B61">
         <v>1202171</v>
       </c>
       <c r="C61" t="s">
         <v>69</v>
       </c>
       <c r="D61" t="s">
         <v>70</v>
       </c>
       <c r="E61" t="s">
         <v>71</v>
       </c>
       <c r="F61">
         <v>2</v>
       </c>
       <c r="G61">
         <v>1</v>
       </c>
       <c r="H61">
         <v>4</v>
       </c>
       <c r="I61">
         <v>810101001</v>
       </c>
       <c r="J61" t="s">
-        <v>73</v>
+        <v>72</v>
       </c>
       <c r="K61">
         <v>0.0</v>
       </c>
     </row>
     <row r="62" spans="1:11">
       <c r="A62" t="s">
         <v>91</v>
       </c>
       <c r="B62">
         <v>1202171</v>
       </c>
       <c r="C62" t="s">
         <v>69</v>
       </c>
       <c r="D62" t="s">
         <v>70</v>
       </c>
       <c r="E62" t="s">
         <v>71</v>
       </c>
       <c r="F62">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="G62">
         <v>1</v>
       </c>
       <c r="H62">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="I62">
         <v>810102001</v>
       </c>
       <c r="J62" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="K62">
         <v>0.0</v>
       </c>
     </row>
     <row r="63" spans="1:11">
       <c r="A63" t="s">
         <v>92</v>
       </c>
       <c r="B63">
         <v>1202171</v>
       </c>
       <c r="C63" t="s">
         <v>69</v>
       </c>
       <c r="D63" t="s">
         <v>70</v>
       </c>
       <c r="E63" t="s">
         <v>71</v>
       </c>
       <c r="F63">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="G63">
         <v>1</v>
       </c>
       <c r="H63">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="I63">
         <v>810102001</v>
       </c>
       <c r="J63" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="K63">
         <v>0.0</v>
       </c>
     </row>
     <row r="64" spans="1:11">
       <c r="A64" t="s">
         <v>92</v>
       </c>
       <c r="B64">
         <v>1202171</v>
       </c>
       <c r="C64" t="s">
         <v>69</v>
       </c>
       <c r="D64" t="s">
         <v>70</v>
       </c>
       <c r="E64" t="s">
         <v>71</v>
       </c>
       <c r="F64">
         <v>1</v>
       </c>
       <c r="G64">
         <v>1</v>
       </c>
       <c r="H64">
         <v>1</v>
       </c>
       <c r="I64">
-        <v>810101001</v>
+        <v>810102001</v>
       </c>
       <c r="J64" t="s">
         <v>73</v>
       </c>
       <c r="K64">
         <v>0.0</v>
       </c>
     </row>
     <row r="65" spans="1:11">
       <c r="A65" t="s">
         <v>92</v>
       </c>
       <c r="B65">
         <v>1202171</v>
       </c>
       <c r="C65" t="s">
         <v>69</v>
       </c>
       <c r="D65" t="s">
         <v>70</v>
       </c>
       <c r="E65" t="s">
         <v>71</v>
       </c>
       <c r="F65">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="G65">
         <v>1</v>
       </c>
       <c r="H65">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="I65">
         <v>810101001</v>
       </c>
       <c r="J65" t="s">
-        <v>73</v>
+        <v>72</v>
       </c>
       <c r="K65">
         <v>0.0</v>
       </c>
     </row>
     <row r="66" spans="1:11">
       <c r="A66" t="s">
         <v>92</v>
       </c>
       <c r="B66">
         <v>1202171</v>
       </c>
       <c r="C66" t="s">
         <v>69</v>
       </c>
       <c r="D66" t="s">
         <v>70</v>
       </c>
       <c r="E66" t="s">
         <v>71</v>
       </c>
       <c r="F66">
         <v>2</v>
       </c>
       <c r="G66">
         <v>1</v>
       </c>
       <c r="H66">
         <v>4</v>
       </c>
       <c r="I66">
-        <v>810102001</v>
+        <v>810101001</v>
       </c>
       <c r="J66" t="s">
         <v>72</v>
       </c>
       <c r="K66">
         <v>0.0</v>
       </c>
     </row>
     <row r="67" spans="1:11">
       <c r="A67" t="s">
         <v>93</v>
       </c>
       <c r="B67">
         <v>1202171</v>
       </c>
       <c r="C67" t="s">
         <v>69</v>
       </c>
       <c r="D67" t="s">
         <v>70</v>
       </c>
       <c r="E67" t="s">
         <v>71</v>
       </c>
       <c r="F67">
         <v>1</v>
       </c>
       <c r="G67">
         <v>1</v>
       </c>
       <c r="H67">
         <v>1</v>
       </c>
       <c r="I67">
-        <v>810102001</v>
+        <v>810101001</v>
       </c>
       <c r="J67" t="s">
         <v>72</v>
       </c>
       <c r="K67">
         <v>0.0</v>
       </c>
     </row>
     <row r="68" spans="1:11">
       <c r="A68" t="s">
         <v>93</v>
       </c>
       <c r="B68">
         <v>1202171</v>
       </c>
       <c r="C68" t="s">
         <v>69</v>
       </c>
       <c r="D68" t="s">
         <v>70</v>
       </c>
       <c r="E68" t="s">
         <v>71</v>
       </c>
       <c r="F68">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="G68">
         <v>1</v>
       </c>
       <c r="H68">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="I68">
-        <v>810101001</v>
+        <v>810102001</v>
       </c>
       <c r="J68" t="s">
         <v>73</v>
       </c>
       <c r="K68">
         <v>0.0</v>
       </c>
     </row>
     <row r="69" spans="1:11">
       <c r="A69" t="s">
         <v>93</v>
       </c>
       <c r="B69">
         <v>1202171</v>
       </c>
       <c r="C69" t="s">
         <v>69</v>
       </c>
       <c r="D69" t="s">
         <v>70</v>
       </c>
       <c r="E69" t="s">
         <v>71</v>
       </c>
       <c r="F69">
         <v>2</v>
       </c>
       <c r="G69">
         <v>1</v>
       </c>
       <c r="H69">
         <v>4</v>
       </c>
       <c r="I69">
-        <v>810102001</v>
+        <v>810101001</v>
       </c>
       <c r="J69" t="s">
         <v>72</v>
       </c>
       <c r="K69">
         <v>0.0</v>
       </c>
     </row>
     <row r="70" spans="1:11">
       <c r="A70" t="s">
         <v>93</v>
       </c>
       <c r="B70">
         <v>1202171</v>
       </c>
       <c r="C70" t="s">
         <v>69</v>
       </c>
       <c r="D70" t="s">
         <v>70</v>
       </c>
       <c r="E70" t="s">
         <v>71</v>
       </c>
       <c r="F70">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="G70">
         <v>1</v>
       </c>
       <c r="H70">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="I70">
-        <v>810101001</v>
+        <v>810102001</v>
       </c>
       <c r="J70" t="s">
         <v>73</v>
       </c>
       <c r="K70">
         <v>0.0</v>
       </c>
     </row>
     <row r="71" spans="1:11">
       <c r="A71" t="s">
         <v>94</v>
       </c>
       <c r="B71">
         <v>1202171</v>
       </c>
       <c r="C71" t="s">
         <v>69</v>
       </c>
       <c r="D71" t="s">
         <v>70</v>
       </c>
       <c r="E71" t="s">
         <v>71</v>
       </c>
       <c r="F71">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="G71">
         <v>1</v>
       </c>
       <c r="H71">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="I71">
-        <v>810101001</v>
+        <v>810102001</v>
       </c>
       <c r="J71" t="s">
         <v>73</v>
       </c>
       <c r="K71">
         <v>0.0</v>
       </c>
     </row>
     <row r="72" spans="1:11">
       <c r="A72" t="s">
         <v>94</v>
       </c>
       <c r="B72">
         <v>1202171</v>
       </c>
       <c r="C72" t="s">
         <v>69</v>
       </c>
       <c r="D72" t="s">
         <v>70</v>
       </c>
       <c r="E72" t="s">
         <v>71</v>
       </c>
       <c r="F72">
         <v>1</v>
       </c>
       <c r="G72">
         <v>1</v>
       </c>
       <c r="H72">
         <v>1</v>
       </c>
       <c r="I72">
-        <v>810102001</v>
+        <v>810101001</v>
       </c>
       <c r="J72" t="s">
         <v>72</v>
       </c>
       <c r="K72">
         <v>0.0</v>
       </c>
     </row>
     <row r="73" spans="1:11">
       <c r="A73" t="s">
         <v>94</v>
       </c>
       <c r="B73">
         <v>1202171</v>
       </c>
       <c r="C73" t="s">
         <v>69</v>
       </c>
       <c r="D73" t="s">
         <v>70</v>
       </c>
       <c r="E73" t="s">
         <v>71</v>
       </c>
       <c r="F73">
         <v>2</v>
       </c>
       <c r="G73">
         <v>1</v>
       </c>
       <c r="H73">
         <v>4</v>
       </c>
       <c r="I73">
         <v>810102001</v>
       </c>
       <c r="J73" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="K73">
         <v>0.0</v>
       </c>
     </row>
     <row r="74" spans="1:11">
       <c r="A74" t="s">
         <v>94</v>
       </c>
       <c r="B74">
         <v>1202171</v>
       </c>
       <c r="C74" t="s">
         <v>69</v>
       </c>
       <c r="D74" t="s">
         <v>70</v>
       </c>
       <c r="E74" t="s">
         <v>71</v>
       </c>
       <c r="F74">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="G74">
         <v>1</v>
       </c>
       <c r="H74">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="I74">
         <v>810101001</v>
       </c>
       <c r="J74" t="s">
-        <v>73</v>
+        <v>72</v>
       </c>
       <c r="K74">
         <v>0.0</v>
       </c>
     </row>
     <row r="75" spans="1:11">
       <c r="A75" t="s">
         <v>95</v>
       </c>
       <c r="B75">
         <v>1202171</v>
       </c>
       <c r="C75" t="s">
         <v>69</v>
       </c>
       <c r="D75" t="s">
         <v>70</v>
       </c>
       <c r="E75" t="s">
         <v>71</v>
       </c>
       <c r="F75">
         <v>2</v>
       </c>
       <c r="G75">
         <v>1</v>
       </c>
       <c r="H75">
         <v>4</v>
       </c>
       <c r="I75">
-        <v>810101001</v>
+        <v>810102001</v>
       </c>
       <c r="J75" t="s">
         <v>73</v>
       </c>
       <c r="K75">
         <v>0.0</v>
       </c>
     </row>
     <row r="76" spans="1:11">
       <c r="A76" t="s">
         <v>95</v>
       </c>
       <c r="B76">
         <v>1202171</v>
       </c>
       <c r="C76" t="s">
         <v>69</v>
       </c>
       <c r="D76" t="s">
         <v>70</v>
       </c>
       <c r="E76" t="s">
         <v>71</v>
       </c>
       <c r="F76">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="G76">
         <v>1</v>
       </c>
       <c r="H76">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="I76">
-        <v>810102001</v>
+        <v>810101001</v>
       </c>
       <c r="J76" t="s">
         <v>72</v>
       </c>
       <c r="K76">
         <v>0.0</v>
       </c>
     </row>
     <row r="77" spans="1:11">
       <c r="A77" t="s">
         <v>95</v>
       </c>
       <c r="B77">
         <v>1202171</v>
       </c>
       <c r="C77" t="s">
         <v>69</v>
       </c>
       <c r="D77" t="s">
         <v>70</v>
       </c>
       <c r="E77" t="s">
         <v>71</v>
       </c>
       <c r="F77">
         <v>1</v>
       </c>
       <c r="G77">
         <v>1</v>
       </c>
       <c r="H77">
         <v>1</v>
       </c>
       <c r="I77">
-        <v>810101001</v>
+        <v>810102001</v>
       </c>
       <c r="J77" t="s">
         <v>73</v>
       </c>
       <c r="K77">
         <v>0.0</v>
       </c>
     </row>
     <row r="78" spans="1:11">
       <c r="A78" t="s">
         <v>95</v>
       </c>
       <c r="B78">
         <v>1202171</v>
       </c>
       <c r="C78" t="s">
         <v>69</v>
       </c>
       <c r="D78" t="s">
         <v>70</v>
       </c>
       <c r="E78" t="s">
         <v>71</v>
       </c>
       <c r="F78">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="G78">
         <v>1</v>
       </c>
       <c r="H78">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="I78">
-        <v>810102001</v>
+        <v>810101001</v>
       </c>
       <c r="J78" t="s">
         <v>72</v>
       </c>
       <c r="K78">
         <v>0.0</v>
       </c>
     </row>
     <row r="79" spans="1:11">
       <c r="A79" t="s">
         <v>96</v>
       </c>
       <c r="B79">
         <v>1202171</v>
       </c>
       <c r="C79" t="s">
         <v>69</v>
       </c>
       <c r="D79" t="s">
         <v>70</v>
       </c>
       <c r="E79" t="s">
         <v>71</v>
       </c>
       <c r="F79">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="G79">
         <v>1</v>
       </c>
       <c r="H79">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="I79">
-        <v>810101001</v>
+        <v>810102001</v>
       </c>
       <c r="J79" t="s">
         <v>73</v>
       </c>
       <c r="K79">
         <v>0.0</v>
       </c>
     </row>
     <row r="80" spans="1:11">
       <c r="A80" t="s">
         <v>96</v>
       </c>
       <c r="B80">
         <v>1202171</v>
       </c>
       <c r="C80" t="s">
         <v>69</v>
       </c>
       <c r="D80" t="s">
         <v>70</v>
       </c>
       <c r="E80" t="s">
         <v>71</v>
       </c>
       <c r="F80">
         <v>2</v>
       </c>
       <c r="G80">
         <v>1</v>
       </c>
       <c r="H80">
         <v>4</v>
       </c>
       <c r="I80">
-        <v>810102001</v>
+        <v>810101001</v>
       </c>
       <c r="J80" t="s">
         <v>72</v>
       </c>
       <c r="K80">
         <v>0.0</v>
       </c>
     </row>
     <row r="81" spans="1:11">
       <c r="A81" t="s">
         <v>96</v>
       </c>
       <c r="B81">
         <v>1202171</v>
       </c>
       <c r="C81" t="s">
         <v>69</v>
       </c>
       <c r="D81" t="s">
         <v>70</v>
       </c>
       <c r="E81" t="s">
         <v>71</v>
       </c>
       <c r="F81">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="G81">
         <v>1</v>
       </c>
       <c r="H81">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="I81">
         <v>810101001</v>
       </c>
       <c r="J81" t="s">
-        <v>73</v>
+        <v>72</v>
       </c>
       <c r="K81">
         <v>0.0</v>
       </c>
     </row>
     <row r="82" spans="1:11">
       <c r="A82" t="s">
         <v>96</v>
       </c>
       <c r="B82">
         <v>1202171</v>
       </c>
       <c r="C82" t="s">
         <v>69</v>
       </c>
       <c r="D82" t="s">
         <v>70</v>
       </c>
       <c r="E82" t="s">
         <v>71</v>
       </c>
       <c r="F82">
         <v>1</v>
       </c>
       <c r="G82">
         <v>1</v>
       </c>
       <c r="H82">
         <v>1</v>
       </c>
       <c r="I82">
         <v>810102001</v>
       </c>
       <c r="J82" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="K82">
         <v>0.0</v>
       </c>
     </row>
     <row r="83" spans="1:11">
       <c r="A83" t="s">
         <v>97</v>
       </c>
       <c r="B83">
         <v>1202171</v>
       </c>
       <c r="C83" t="s">
         <v>69</v>
       </c>
       <c r="D83" t="s">
         <v>70</v>
       </c>
       <c r="E83" t="s">
         <v>71</v>
       </c>
       <c r="F83">
         <v>2</v>
       </c>
       <c r="G83">
         <v>1</v>
       </c>
       <c r="H83">
         <v>4</v>
       </c>
       <c r="I83">
         <v>810101001</v>
       </c>
       <c r="J83" t="s">
-        <v>73</v>
+        <v>72</v>
       </c>
       <c r="K83">
         <v>0.0</v>
       </c>
     </row>
     <row r="84" spans="1:11">
       <c r="A84" t="s">
         <v>97</v>
       </c>
       <c r="B84">
         <v>1202171</v>
       </c>
       <c r="C84" t="s">
         <v>69</v>
       </c>
       <c r="D84" t="s">
         <v>70</v>
       </c>
       <c r="E84" t="s">
         <v>71</v>
       </c>
       <c r="F84">
         <v>2</v>
       </c>
       <c r="G84">
         <v>1</v>
       </c>
       <c r="H84">
         <v>4</v>
       </c>
       <c r="I84">
         <v>810102001</v>
       </c>
       <c r="J84" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="K84">
         <v>0.0</v>
       </c>
     </row>
     <row r="85" spans="1:11">
       <c r="A85" t="s">
         <v>97</v>
       </c>
       <c r="B85">
         <v>1202171</v>
       </c>
       <c r="C85" t="s">
         <v>69</v>
       </c>
       <c r="D85" t="s">
         <v>70</v>
       </c>
       <c r="E85" t="s">
         <v>71</v>
       </c>
       <c r="F85">
         <v>1</v>
       </c>
       <c r="G85">
         <v>1</v>
       </c>
       <c r="H85">
         <v>1</v>
       </c>
       <c r="I85">
-        <v>810102001</v>
+        <v>810101001</v>
       </c>
       <c r="J85" t="s">
         <v>72</v>
       </c>
       <c r="K85">
         <v>0.0</v>
       </c>
     </row>
     <row r="86" spans="1:11">
       <c r="A86" t="s">
         <v>97</v>
       </c>
       <c r="B86">
         <v>1202171</v>
       </c>
       <c r="C86" t="s">
         <v>69</v>
       </c>
       <c r="D86" t="s">
         <v>70</v>
       </c>
       <c r="E86" t="s">
         <v>71</v>
       </c>
       <c r="F86">
         <v>1</v>
       </c>
       <c r="G86">
         <v>1</v>
       </c>
       <c r="H86">
         <v>1</v>
       </c>
       <c r="I86">
-        <v>810101001</v>
+        <v>810102001</v>
       </c>
       <c r="J86" t="s">
         <v>73</v>
       </c>
       <c r="K86">
         <v>0.0</v>
       </c>
     </row>
     <row r="87" spans="1:11">
       <c r="A87" t="s">
         <v>98</v>
       </c>
       <c r="B87">
         <v>1202171</v>
       </c>
       <c r="C87" t="s">
         <v>69</v>
       </c>
       <c r="D87" t="s">
         <v>70</v>
       </c>
       <c r="E87" t="s">
         <v>71</v>
       </c>
       <c r="F87">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="G87">
         <v>1</v>
       </c>
       <c r="H87">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="I87">
         <v>810102001</v>
       </c>
       <c r="J87" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="K87">
         <v>0.0</v>
       </c>
     </row>
     <row r="88" spans="1:11">
       <c r="A88" t="s">
         <v>98</v>
       </c>
       <c r="B88">
         <v>1202171</v>
       </c>
       <c r="C88" t="s">
         <v>69</v>
       </c>
       <c r="D88" t="s">
         <v>70</v>
       </c>
       <c r="E88" t="s">
         <v>71</v>
       </c>
       <c r="F88">
         <v>1</v>
       </c>
       <c r="G88">
         <v>1</v>
       </c>
       <c r="H88">
         <v>1</v>
       </c>
       <c r="I88">
         <v>810101001</v>
       </c>
       <c r="J88" t="s">
-        <v>73</v>
+        <v>72</v>
       </c>
       <c r="K88">
         <v>0.0</v>
       </c>
     </row>
     <row r="89" spans="1:11">
       <c r="A89" t="s">
         <v>98</v>
       </c>
       <c r="B89">
         <v>1202171</v>
       </c>
       <c r="C89" t="s">
         <v>69</v>
       </c>
       <c r="D89" t="s">
         <v>70</v>
       </c>
       <c r="E89" t="s">
         <v>71</v>
       </c>
       <c r="F89">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="G89">
         <v>1</v>
       </c>
       <c r="H89">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="I89">
         <v>810102001</v>
       </c>
       <c r="J89" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="K89">
         <v>0.0</v>
       </c>
     </row>
     <row r="90" spans="1:11">
       <c r="A90" t="s">
         <v>98</v>
       </c>
       <c r="B90">
         <v>1202171</v>
       </c>
       <c r="C90" t="s">
         <v>69</v>
       </c>
       <c r="D90" t="s">
         <v>70</v>
       </c>
       <c r="E90" t="s">
         <v>71</v>
       </c>
       <c r="F90">
         <v>2</v>
       </c>
       <c r="G90">
         <v>1</v>
       </c>
       <c r="H90">
         <v>4</v>
       </c>
       <c r="I90">
         <v>810101001</v>
       </c>
       <c r="J90" t="s">
-        <v>73</v>
+        <v>72</v>
       </c>
       <c r="K90">
         <v>0.0</v>
       </c>
     </row>
     <row r="91" spans="1:11">
       <c r="A91" t="s">
         <v>99</v>
       </c>
       <c r="B91">
         <v>1202171</v>
       </c>
       <c r="C91" t="s">
         <v>69</v>
       </c>
       <c r="D91" t="s">
         <v>70</v>
       </c>
       <c r="E91" t="s">
         <v>71</v>
       </c>
       <c r="F91">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="G91">
         <v>1</v>
       </c>
       <c r="H91">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="I91">
-        <v>810101001</v>
+        <v>810102001</v>
       </c>
       <c r="J91" t="s">
         <v>73</v>
       </c>
       <c r="K91">
         <v>0.0</v>
       </c>
     </row>
     <row r="92" spans="1:11">
       <c r="A92" t="s">
         <v>99</v>
       </c>
       <c r="B92">
         <v>1202171</v>
       </c>
       <c r="C92" t="s">
         <v>69</v>
       </c>
       <c r="D92" t="s">
         <v>70</v>
       </c>
       <c r="E92" t="s">
         <v>71</v>
       </c>
       <c r="F92">
         <v>1</v>
       </c>
       <c r="G92">
         <v>1</v>
       </c>
       <c r="H92">
         <v>1</v>
       </c>
       <c r="I92">
-        <v>810102001</v>
+        <v>810101001</v>
       </c>
       <c r="J92" t="s">
         <v>72</v>
       </c>
       <c r="K92">
         <v>0.0</v>
       </c>
     </row>
     <row r="93" spans="1:11">
       <c r="A93" t="s">
         <v>99</v>
       </c>
       <c r="B93">
         <v>1202171</v>
       </c>
       <c r="C93" t="s">
         <v>69</v>
       </c>
       <c r="D93" t="s">
         <v>70</v>
       </c>
       <c r="E93" t="s">
         <v>71</v>
       </c>
       <c r="F93">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="G93">
         <v>1</v>
       </c>
       <c r="H93">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="I93">
-        <v>810101001</v>
+        <v>810102001</v>
       </c>
       <c r="J93" t="s">
         <v>73</v>
       </c>
       <c r="K93">
         <v>0.0</v>
       </c>
     </row>
     <row r="94" spans="1:11">
       <c r="A94" t="s">
         <v>99</v>
       </c>
       <c r="B94">
         <v>1202171</v>
       </c>
       <c r="C94" t="s">
         <v>69</v>
       </c>
       <c r="D94" t="s">
         <v>70</v>
       </c>
       <c r="E94" t="s">
         <v>71</v>
       </c>
       <c r="F94">
         <v>2</v>
       </c>
       <c r="G94">
         <v>1</v>
       </c>
       <c r="H94">
         <v>4</v>
       </c>
       <c r="I94">
-        <v>810102001</v>
+        <v>810101001</v>
       </c>
       <c r="J94" t="s">
         <v>72</v>
       </c>
       <c r="K94">
         <v>0.0</v>
       </c>
     </row>
     <row r="95" spans="1:11">
       <c r="A95" t="s">
         <v>100</v>
       </c>
       <c r="B95">
         <v>1202171</v>
       </c>
       <c r="C95" t="s">
         <v>69</v>
       </c>
       <c r="D95" t="s">
         <v>70</v>
       </c>
       <c r="E95" t="s">
         <v>71</v>
       </c>
       <c r="F95">
         <v>1</v>
       </c>
       <c r="G95">
         <v>1</v>
       </c>
       <c r="H95">
         <v>1</v>
       </c>
       <c r="I95">
         <v>810102001</v>
       </c>
       <c r="J95" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="K95">
         <v>0.0</v>
       </c>
     </row>
     <row r="96" spans="1:11">
       <c r="A96" t="s">
         <v>100</v>
       </c>
       <c r="B96">
         <v>1202171</v>
       </c>
       <c r="C96" t="s">
         <v>69</v>
       </c>
       <c r="D96" t="s">
         <v>70</v>
       </c>
       <c r="E96" t="s">
         <v>71</v>
       </c>
       <c r="F96">
         <v>2</v>
       </c>
       <c r="G96">
         <v>1</v>
       </c>
       <c r="H96">
         <v>4</v>
       </c>
       <c r="I96">
         <v>810101001</v>
       </c>
       <c r="J96" t="s">
-        <v>73</v>
+        <v>72</v>
       </c>
       <c r="K96">
         <v>0.0</v>
       </c>
     </row>
     <row r="97" spans="1:11">
       <c r="A97" t="s">
         <v>100</v>
       </c>
       <c r="B97">
         <v>1202171</v>
       </c>
       <c r="C97" t="s">
         <v>69</v>
       </c>
       <c r="D97" t="s">
         <v>70</v>
       </c>
       <c r="E97" t="s">
         <v>71</v>
       </c>
       <c r="F97">
         <v>2</v>
       </c>
       <c r="G97">
         <v>1</v>
       </c>
       <c r="H97">
         <v>4</v>
       </c>
       <c r="I97">
         <v>810102001</v>
       </c>
       <c r="J97" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="K97">
         <v>0.0</v>
       </c>
     </row>
     <row r="98" spans="1:11">
       <c r="A98" t="s">
         <v>100</v>
       </c>
       <c r="B98">
         <v>1202171</v>
       </c>
       <c r="C98" t="s">
         <v>69</v>
       </c>
       <c r="D98" t="s">
         <v>70</v>
       </c>
       <c r="E98" t="s">
         <v>71</v>
       </c>
       <c r="F98">
         <v>1</v>
       </c>
       <c r="G98">
         <v>1</v>
       </c>
       <c r="H98">
         <v>1</v>
       </c>
       <c r="I98">
         <v>810101001</v>
       </c>
       <c r="J98" t="s">
-        <v>73</v>
+        <v>72</v>
       </c>
       <c r="K98">
         <v>0.0</v>
       </c>
     </row>
     <row r="99" spans="1:11">
       <c r="A99" t="s">
         <v>101</v>
       </c>
       <c r="B99">
         <v>1202171</v>
       </c>
       <c r="C99" t="s">
         <v>69</v>
       </c>
       <c r="D99" t="s">
         <v>70</v>
       </c>
       <c r="E99" t="s">
         <v>71</v>
       </c>
       <c r="F99">
         <v>1</v>
       </c>
       <c r="G99">
         <v>1</v>
       </c>
       <c r="H99">
         <v>1</v>
       </c>
       <c r="I99">
         <v>810102001</v>
       </c>
       <c r="J99" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="K99">
         <v>0.0</v>
       </c>
     </row>
     <row r="100" spans="1:11">
       <c r="A100" t="s">
         <v>101</v>
       </c>
       <c r="B100">
         <v>1202171</v>
       </c>
       <c r="C100" t="s">
         <v>69</v>
       </c>
       <c r="D100" t="s">
         <v>70</v>
       </c>
       <c r="E100" t="s">
         <v>71</v>
       </c>
       <c r="F100">
         <v>1</v>
       </c>
       <c r="G100">
         <v>1</v>
       </c>
       <c r="H100">
         <v>1</v>
       </c>
       <c r="I100">
         <v>810101001</v>
       </c>
       <c r="J100" t="s">
-        <v>73</v>
+        <v>72</v>
       </c>
       <c r="K100">
         <v>0.0</v>
       </c>
     </row>
     <row r="101" spans="1:11">
       <c r="A101" t="s">
         <v>101</v>
       </c>
       <c r="B101">
         <v>1202171</v>
       </c>
       <c r="C101" t="s">
         <v>69</v>
       </c>
       <c r="D101" t="s">
         <v>70</v>
       </c>
       <c r="E101" t="s">
         <v>71</v>
       </c>
       <c r="F101">
         <v>2</v>
       </c>
       <c r="G101">
         <v>1</v>
       </c>
       <c r="H101">
         <v>4</v>
       </c>
       <c r="I101">
         <v>810102001</v>
       </c>
       <c r="J101" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="K101">
         <v>0.0</v>
       </c>
     </row>
     <row r="102" spans="1:11">
       <c r="A102" t="s">
         <v>101</v>
       </c>
       <c r="B102">
         <v>1202171</v>
       </c>
       <c r="C102" t="s">
         <v>69</v>
       </c>
       <c r="D102" t="s">
         <v>70</v>
       </c>
       <c r="E102" t="s">
         <v>71</v>
       </c>
       <c r="F102">
         <v>2</v>
       </c>
       <c r="G102">
         <v>1</v>
       </c>
       <c r="H102">
         <v>4</v>
       </c>
       <c r="I102">
         <v>810101001</v>
       </c>
       <c r="J102" t="s">
-        <v>73</v>
+        <v>72</v>
       </c>
       <c r="K102">
         <v>0.0</v>
       </c>
     </row>
     <row r="103" spans="1:11">
       <c r="A103" t="s">
         <v>102</v>
       </c>
       <c r="B103">
         <v>1202171</v>
       </c>
       <c r="C103" t="s">
         <v>69</v>
       </c>
       <c r="D103" t="s">
         <v>70</v>
       </c>
       <c r="E103" t="s">
         <v>71</v>
       </c>
       <c r="F103">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="G103">
         <v>1</v>
       </c>
       <c r="H103">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="I103">
         <v>810101001</v>
       </c>
       <c r="J103" t="s">
-        <v>73</v>
+        <v>72</v>
       </c>
       <c r="K103">
         <v>0.0</v>
       </c>
     </row>
     <row r="104" spans="1:11">
       <c r="A104" t="s">
         <v>102</v>
       </c>
       <c r="B104">
         <v>1202171</v>
       </c>
       <c r="C104" t="s">
         <v>69</v>
       </c>
       <c r="D104" t="s">
         <v>70</v>
       </c>
       <c r="E104" t="s">
         <v>71</v>
       </c>
       <c r="F104">
         <v>2</v>
       </c>
       <c r="G104">
         <v>1</v>
       </c>
       <c r="H104">
         <v>4</v>
       </c>
       <c r="I104">
         <v>810102001</v>
       </c>
       <c r="J104" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="K104">
         <v>0.0</v>
       </c>
     </row>
     <row r="105" spans="1:11">
       <c r="A105" t="s">
         <v>102</v>
       </c>
       <c r="B105">
         <v>1202171</v>
       </c>
       <c r="C105" t="s">
         <v>69</v>
       </c>
       <c r="D105" t="s">
         <v>70</v>
       </c>
       <c r="E105" t="s">
         <v>71</v>
       </c>
       <c r="F105">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="G105">
         <v>1</v>
       </c>
       <c r="H105">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="I105">
         <v>810101001</v>
       </c>
       <c r="J105" t="s">
-        <v>73</v>
+        <v>72</v>
       </c>
       <c r="K105">
         <v>0.0</v>
       </c>
     </row>
     <row r="106" spans="1:11">
       <c r="A106" t="s">
         <v>102</v>
       </c>
       <c r="B106">
         <v>1202171</v>
       </c>
       <c r="C106" t="s">
         <v>69</v>
       </c>
       <c r="D106" t="s">
         <v>70</v>
       </c>
       <c r="E106" t="s">
         <v>71</v>
       </c>
       <c r="F106">
         <v>1</v>
       </c>
       <c r="G106">
         <v>1</v>
       </c>
       <c r="H106">
         <v>1</v>
       </c>
       <c r="I106">
         <v>810102001</v>
       </c>
       <c r="J106" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="K106">
         <v>0.0</v>
       </c>
     </row>
     <row r="107" spans="1:11">
       <c r="A107" t="s">
         <v>103</v>
       </c>
       <c r="B107">
         <v>1202171</v>
       </c>
       <c r="C107" t="s">
         <v>69</v>
       </c>
       <c r="D107" t="s">
         <v>70</v>
       </c>
       <c r="E107" t="s">
         <v>71</v>
       </c>
       <c r="F107">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="G107">
         <v>1</v>
       </c>
       <c r="H107">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="I107">
         <v>810101001</v>
       </c>
       <c r="J107" t="s">
-        <v>73</v>
+        <v>72</v>
       </c>
       <c r="K107">
         <v>0.0</v>
       </c>
     </row>
     <row r="108" spans="1:11">
       <c r="A108" t="s">
         <v>103</v>
       </c>
       <c r="B108">
         <v>1202171</v>
       </c>
       <c r="C108" t="s">
         <v>69</v>
       </c>
       <c r="D108" t="s">
         <v>70</v>
       </c>
       <c r="E108" t="s">
         <v>71</v>
       </c>
       <c r="F108">
         <v>2</v>
       </c>
       <c r="G108">
         <v>1</v>
       </c>
       <c r="H108">
         <v>4</v>
       </c>
       <c r="I108">
         <v>810102001</v>
       </c>
       <c r="J108" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="K108">
         <v>0.0</v>
       </c>
     </row>
     <row r="109" spans="1:11">
       <c r="A109" t="s">
         <v>103</v>
       </c>
       <c r="B109">
         <v>1202171</v>
       </c>
       <c r="C109" t="s">
         <v>69</v>
       </c>
       <c r="D109" t="s">
         <v>70</v>
       </c>
       <c r="E109" t="s">
         <v>71</v>
       </c>
       <c r="F109">
         <v>1</v>
       </c>
       <c r="G109">
         <v>1</v>
       </c>
       <c r="H109">
         <v>1</v>
       </c>
       <c r="I109">
-        <v>810102001</v>
+        <v>810101001</v>
       </c>
       <c r="J109" t="s">
         <v>72</v>
       </c>
       <c r="K109">
         <v>0.0</v>
       </c>
     </row>
     <row r="110" spans="1:11">
       <c r="A110" t="s">
         <v>103</v>
       </c>
       <c r="B110">
         <v>1202171</v>
       </c>
       <c r="C110" t="s">
         <v>69</v>
       </c>
       <c r="D110" t="s">
         <v>70</v>
       </c>
       <c r="E110" t="s">
         <v>71</v>
       </c>
       <c r="F110">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="G110">
         <v>1</v>
       </c>
       <c r="H110">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="I110">
-        <v>810101001</v>
+        <v>810102001</v>
       </c>
       <c r="J110" t="s">
         <v>73</v>
       </c>
       <c r="K110">
         <v>0.0</v>
       </c>
     </row>
     <row r="111" spans="1:11">
       <c r="A111" t="s">
         <v>104</v>
       </c>
       <c r="B111">
         <v>1202171</v>
       </c>
       <c r="C111" t="s">
         <v>69</v>
       </c>
       <c r="D111" t="s">
         <v>70</v>
       </c>
       <c r="E111" t="s">
         <v>71</v>
       </c>
       <c r="F111">
         <v>2</v>
       </c>
       <c r="G111">
         <v>1</v>
       </c>
       <c r="H111">
         <v>4</v>
       </c>
       <c r="I111">
         <v>810102001</v>
       </c>
       <c r="J111" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="K111">
         <v>0.0</v>
       </c>
     </row>
     <row r="112" spans="1:11">
       <c r="A112" t="s">
         <v>104</v>
       </c>
       <c r="B112">
         <v>1202171</v>
       </c>
       <c r="C112" t="s">
         <v>69</v>
       </c>
       <c r="D112" t="s">
         <v>70</v>
       </c>
       <c r="E112" t="s">
         <v>71</v>
       </c>
       <c r="F112">
         <v>2</v>
       </c>
       <c r="G112">
         <v>1</v>
       </c>
       <c r="H112">
         <v>4</v>
       </c>
       <c r="I112">
         <v>810101001</v>
       </c>
       <c r="J112" t="s">
-        <v>73</v>
+        <v>72</v>
       </c>
       <c r="K112">
         <v>0.0</v>
       </c>
     </row>
     <row r="113" spans="1:11">
       <c r="A113" t="s">
         <v>104</v>
       </c>
       <c r="B113">
         <v>1202171</v>
       </c>
       <c r="C113" t="s">
         <v>69</v>
       </c>
       <c r="D113" t="s">
         <v>70</v>
       </c>
       <c r="E113" t="s">
         <v>71</v>
       </c>
       <c r="F113">
         <v>1</v>
       </c>
       <c r="G113">
         <v>1</v>
       </c>
       <c r="H113">
         <v>1</v>
       </c>
       <c r="I113">
         <v>810101001</v>
       </c>
       <c r="J113" t="s">
-        <v>73</v>
+        <v>72</v>
       </c>
       <c r="K113">
         <v>0.0</v>
       </c>
     </row>
     <row r="114" spans="1:11">
       <c r="A114" t="s">
         <v>104</v>
       </c>
       <c r="B114">
         <v>1202171</v>
       </c>
       <c r="C114" t="s">
         <v>69</v>
       </c>
       <c r="D114" t="s">
         <v>70</v>
       </c>
       <c r="E114" t="s">
         <v>71</v>
       </c>
       <c r="F114">
         <v>1</v>
       </c>
       <c r="G114">
         <v>1</v>
       </c>
       <c r="H114">
         <v>1</v>
       </c>
       <c r="I114">
         <v>810102001</v>
       </c>
       <c r="J114" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="K114">
         <v>0.0</v>
       </c>
     </row>
     <row r="115" spans="1:11">
       <c r="A115" t="s">
         <v>105</v>
       </c>
       <c r="B115">
         <v>1202171</v>
       </c>
       <c r="C115" t="s">
         <v>69</v>
       </c>
       <c r="D115" t="s">
         <v>70</v>
       </c>
       <c r="E115" t="s">
         <v>71</v>
       </c>
       <c r="F115">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="G115">
         <v>1</v>
       </c>
       <c r="H115">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="I115">
-        <v>810102001</v>
+        <v>810101001</v>
       </c>
       <c r="J115" t="s">
         <v>72</v>
       </c>
       <c r="K115">
         <v>0.0</v>
       </c>
     </row>
     <row r="116" spans="1:11">
       <c r="A116" t="s">
         <v>105</v>
       </c>
       <c r="B116">
         <v>1202171</v>
       </c>
       <c r="C116" t="s">
         <v>69</v>
       </c>
       <c r="D116" t="s">
         <v>70</v>
       </c>
       <c r="E116" t="s">
         <v>71</v>
       </c>
       <c r="F116">
         <v>2</v>
       </c>
       <c r="G116">
         <v>1</v>
       </c>
       <c r="H116">
         <v>4</v>
       </c>
       <c r="I116">
-        <v>810101001</v>
+        <v>810102001</v>
       </c>
       <c r="J116" t="s">
         <v>73</v>
       </c>
       <c r="K116">
         <v>0.0</v>
       </c>
     </row>
     <row r="117" spans="1:11">
       <c r="A117" t="s">
         <v>105</v>
       </c>
       <c r="B117">
         <v>1202171</v>
       </c>
       <c r="C117" t="s">
         <v>69</v>
       </c>
       <c r="D117" t="s">
         <v>70</v>
       </c>
       <c r="E117" t="s">
         <v>71</v>
       </c>
       <c r="F117">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="G117">
         <v>1</v>
       </c>
       <c r="H117">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="I117">
         <v>810101001</v>
       </c>
       <c r="J117" t="s">
-        <v>73</v>
+        <v>72</v>
       </c>
       <c r="K117">
         <v>0.0</v>
       </c>
     </row>
     <row r="118" spans="1:11">
       <c r="A118" t="s">
         <v>105</v>
       </c>
       <c r="B118">
         <v>1202171</v>
       </c>
       <c r="C118" t="s">
         <v>69</v>
       </c>
       <c r="D118" t="s">
         <v>70</v>
       </c>
       <c r="E118" t="s">
         <v>71</v>
       </c>
       <c r="F118">
         <v>1</v>
       </c>
       <c r="G118">
         <v>1</v>
       </c>
       <c r="H118">
         <v>1</v>
       </c>
       <c r="I118">
         <v>810102001</v>
       </c>
       <c r="J118" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="K118">
         <v>0.0</v>
       </c>
     </row>
     <row r="119" spans="1:11">
       <c r="A119" t="s">
         <v>106</v>
       </c>
       <c r="B119">
         <v>1202171</v>
       </c>
       <c r="C119" t="s">
         <v>69</v>
       </c>
       <c r="D119" t="s">
         <v>70</v>
       </c>
       <c r="E119" t="s">
         <v>71</v>
       </c>
       <c r="F119">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="G119">
         <v>1</v>
       </c>
       <c r="H119">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="I119">
         <v>810101001</v>
       </c>
       <c r="J119" t="s">
-        <v>73</v>
+        <v>72</v>
       </c>
       <c r="K119">
         <v>0.0</v>
       </c>
     </row>
     <row r="120" spans="1:11">
       <c r="A120" t="s">
         <v>106</v>
       </c>
       <c r="B120">
         <v>1202171</v>
       </c>
       <c r="C120" t="s">
         <v>69</v>
       </c>
       <c r="D120" t="s">
         <v>70</v>
       </c>
       <c r="E120" t="s">
         <v>71</v>
       </c>
       <c r="F120">
         <v>2</v>
       </c>
       <c r="G120">
         <v>1</v>
       </c>
       <c r="H120">
         <v>4</v>
       </c>
       <c r="I120">
-        <v>810101001</v>
+        <v>810102001</v>
       </c>
       <c r="J120" t="s">
         <v>73</v>
       </c>
       <c r="K120">
         <v>0.0</v>
       </c>
     </row>
     <row r="121" spans="1:11">
       <c r="A121" t="s">
         <v>106</v>
       </c>
       <c r="B121">
         <v>1202171</v>
       </c>
       <c r="C121" t="s">
         <v>69</v>
       </c>
       <c r="D121" t="s">
         <v>70</v>
       </c>
       <c r="E121" t="s">
         <v>71</v>
       </c>
       <c r="F121">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="G121">
         <v>1</v>
       </c>
       <c r="H121">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="I121">
         <v>810102001</v>
       </c>
       <c r="J121" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="K121">
         <v>0.0</v>
       </c>
     </row>
     <row r="122" spans="1:11">
       <c r="A122" t="s">
         <v>106</v>
       </c>
       <c r="B122">
         <v>1202171</v>
       </c>
       <c r="C122" t="s">
         <v>69</v>
       </c>
       <c r="D122" t="s">
         <v>70</v>
       </c>
       <c r="E122" t="s">
         <v>71</v>
       </c>
       <c r="F122">
         <v>1</v>
       </c>
       <c r="G122">
         <v>1</v>
       </c>
       <c r="H122">
         <v>1</v>
       </c>
       <c r="I122">
-        <v>810102001</v>
+        <v>810101001</v>
       </c>
       <c r="J122" t="s">
         <v>72</v>
       </c>
       <c r="K122">
         <v>0.0</v>
       </c>
     </row>
     <row r="123" spans="1:11">
       <c r="A123" t="s">
         <v>107</v>
       </c>
       <c r="B123">
         <v>1202171</v>
       </c>
       <c r="C123" t="s">
         <v>69</v>
       </c>
       <c r="D123" t="s">
         <v>70</v>
       </c>
       <c r="E123" t="s">
         <v>71</v>
       </c>
       <c r="F123">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="G123">
         <v>1</v>
       </c>
       <c r="H123">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="I123">
-        <v>810102001</v>
+        <v>810101001</v>
       </c>
       <c r="J123" t="s">
         <v>72</v>
       </c>
       <c r="K123">
         <v>0.0</v>
       </c>
     </row>
     <row r="124" spans="1:11">
       <c r="A124" t="s">
         <v>107</v>
       </c>
       <c r="B124">
         <v>1202171</v>
       </c>
       <c r="C124" t="s">
         <v>69</v>
       </c>
       <c r="D124" t="s">
         <v>70</v>
       </c>
       <c r="E124" t="s">
         <v>71</v>
       </c>
       <c r="F124">
         <v>2</v>
       </c>
       <c r="G124">
         <v>1</v>
       </c>
       <c r="H124">
         <v>4</v>
       </c>
       <c r="I124">
         <v>810101001</v>
       </c>
       <c r="J124" t="s">
-        <v>73</v>
+        <v>72</v>
       </c>
       <c r="K124">
         <v>0.0</v>
       </c>
     </row>
     <row r="125" spans="1:11">
       <c r="A125" t="s">
         <v>107</v>
       </c>
       <c r="B125">
         <v>1202171</v>
       </c>
       <c r="C125" t="s">
         <v>69</v>
       </c>
       <c r="D125" t="s">
         <v>70</v>
       </c>
       <c r="E125" t="s">
         <v>71</v>
       </c>
       <c r="F125">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="G125">
         <v>1</v>
       </c>
       <c r="H125">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="I125">
-        <v>810101001</v>
+        <v>810102001</v>
       </c>
       <c r="J125" t="s">
         <v>73</v>
       </c>
       <c r="K125">
         <v>0.0</v>
       </c>
     </row>
     <row r="126" spans="1:11">
       <c r="A126" t="s">
         <v>107</v>
       </c>
       <c r="B126">
         <v>1202171</v>
       </c>
       <c r="C126" t="s">
         <v>69</v>
       </c>
       <c r="D126" t="s">
         <v>70</v>
       </c>
       <c r="E126" t="s">
         <v>71</v>
       </c>
       <c r="F126">
         <v>1</v>
       </c>
       <c r="G126">
         <v>1</v>
       </c>
       <c r="H126">
         <v>1</v>
       </c>
       <c r="I126">
         <v>810102001</v>
       </c>
       <c r="J126" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="K126">
         <v>0.0</v>
       </c>
     </row>
     <row r="127" spans="1:11">
       <c r="A127" t="s">
         <v>108</v>
       </c>
       <c r="B127">
         <v>1202171</v>
       </c>
       <c r="C127" t="s">
         <v>69</v>
       </c>
       <c r="D127" t="s">
         <v>70</v>
       </c>
       <c r="E127" t="s">
         <v>71</v>
       </c>
       <c r="F127">
         <v>2</v>
       </c>
       <c r="G127">
         <v>1</v>
       </c>
       <c r="H127">
         <v>4</v>
       </c>
       <c r="I127">
-        <v>810102001</v>
+        <v>810101001</v>
       </c>
       <c r="J127" t="s">
         <v>72</v>
       </c>
       <c r="K127">
         <v>0.0</v>
       </c>
     </row>
     <row r="128" spans="1:11">
       <c r="A128" t="s">
         <v>108</v>
       </c>
       <c r="B128">
         <v>1202171</v>
       </c>
       <c r="C128" t="s">
         <v>69</v>
       </c>
       <c r="D128" t="s">
         <v>70</v>
       </c>
       <c r="E128" t="s">
         <v>71</v>
       </c>
       <c r="F128">
         <v>2</v>
       </c>
       <c r="G128">
         <v>1</v>
       </c>
       <c r="H128">
         <v>4</v>
       </c>
       <c r="I128">
-        <v>810101001</v>
+        <v>810102001</v>
       </c>
       <c r="J128" t="s">
         <v>73</v>
       </c>
       <c r="K128">
         <v>0.0</v>
       </c>
     </row>
     <row r="129" spans="1:11">
       <c r="A129" t="s">
         <v>108</v>
       </c>
       <c r="B129">
         <v>1202171</v>
       </c>
       <c r="C129" t="s">
         <v>69</v>
       </c>
       <c r="D129" t="s">
         <v>70</v>
       </c>
       <c r="E129" t="s">
         <v>71</v>
       </c>
       <c r="F129">
         <v>1</v>
       </c>
       <c r="G129">
         <v>1</v>
       </c>
       <c r="H129">
         <v>1</v>
       </c>
       <c r="I129">
-        <v>810102001</v>
+        <v>810101001</v>
       </c>
       <c r="J129" t="s">
         <v>72</v>
       </c>
       <c r="K129">
         <v>0.0</v>
       </c>
     </row>
     <row r="130" spans="1:11">
       <c r="A130" t="s">
         <v>108</v>
       </c>
       <c r="B130">
         <v>1202171</v>
       </c>
       <c r="C130" t="s">
         <v>69</v>
       </c>
       <c r="D130" t="s">
         <v>70</v>
       </c>
       <c r="E130" t="s">
         <v>71</v>
       </c>
       <c r="F130">
         <v>1</v>
       </c>
       <c r="G130">
         <v>1</v>
       </c>
       <c r="H130">
         <v>1</v>
       </c>
       <c r="I130">
-        <v>810101001</v>
+        <v>810102001</v>
       </c>
       <c r="J130" t="s">
         <v>73</v>
       </c>
       <c r="K130">
         <v>0.0</v>
       </c>
     </row>
     <row r="131" spans="1:11">
       <c r="A131" t="s">
         <v>109</v>
       </c>
       <c r="B131">
         <v>1202171</v>
       </c>
       <c r="C131" t="s">
         <v>69</v>
       </c>
       <c r="D131" t="s">
         <v>70</v>
       </c>
       <c r="E131" t="s">
         <v>71</v>
       </c>
       <c r="F131">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="G131">
         <v>1</v>
       </c>
       <c r="H131">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="I131">
-        <v>810102001</v>
+        <v>810101001</v>
       </c>
       <c r="J131" t="s">
         <v>72</v>
       </c>
       <c r="K131">
         <v>0.0</v>
       </c>
     </row>
     <row r="132" spans="1:11">
       <c r="A132" t="s">
         <v>109</v>
       </c>
       <c r="B132">
         <v>1202171</v>
       </c>
       <c r="C132" t="s">
         <v>69</v>
       </c>
       <c r="D132" t="s">
         <v>70</v>
       </c>
       <c r="E132" t="s">
         <v>71</v>
       </c>
       <c r="F132">
         <v>1</v>
       </c>
       <c r="G132">
         <v>1</v>
       </c>
       <c r="H132">
         <v>1</v>
       </c>
       <c r="I132">
-        <v>810101001</v>
+        <v>810102001</v>
       </c>
       <c r="J132" t="s">
         <v>73</v>
       </c>
       <c r="K132">
         <v>0.0</v>
       </c>
     </row>
     <row r="133" spans="1:11">
       <c r="A133" t="s">
         <v>109</v>
       </c>
       <c r="B133">
         <v>1202171</v>
       </c>
       <c r="C133" t="s">
         <v>69</v>
       </c>
       <c r="D133" t="s">
         <v>70</v>
       </c>
       <c r="E133" t="s">
         <v>71</v>
       </c>
       <c r="F133">
         <v>2</v>
       </c>
       <c r="G133">
         <v>1</v>
       </c>
       <c r="H133">
         <v>4</v>
       </c>
       <c r="I133">
         <v>810102001</v>
       </c>
       <c r="J133" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="K133">
         <v>0.0</v>
       </c>
     </row>
     <row r="134" spans="1:11">
       <c r="A134" t="s">
         <v>109</v>
       </c>
       <c r="B134">
         <v>1202171</v>
       </c>
       <c r="C134" t="s">
         <v>69</v>
       </c>
       <c r="D134" t="s">
         <v>70</v>
       </c>
       <c r="E134" t="s">
         <v>71</v>
       </c>
       <c r="F134">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="G134">
         <v>1</v>
       </c>
       <c r="H134">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="I134">
         <v>810101001</v>
       </c>
       <c r="J134" t="s">
-        <v>73</v>
+        <v>72</v>
       </c>
       <c r="K134">
         <v>0.0</v>
       </c>
     </row>
     <row r="135" spans="1:11">
       <c r="A135" t="s">
         <v>110</v>
       </c>
       <c r="B135">
         <v>1202171</v>
       </c>
       <c r="C135" t="s">
         <v>69</v>
       </c>
       <c r="D135" t="s">
         <v>70</v>
       </c>
       <c r="E135" t="s">
         <v>71</v>
       </c>
       <c r="F135">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="G135">
         <v>1</v>
       </c>
       <c r="H135">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="I135">
-        <v>810102001</v>
+        <v>810101001</v>
       </c>
       <c r="J135" t="s">
         <v>72</v>
       </c>
       <c r="K135">
         <v>0.0</v>
       </c>
     </row>
     <row r="136" spans="1:11">
       <c r="A136" t="s">
         <v>110</v>
       </c>
       <c r="B136">
         <v>1202171</v>
       </c>
       <c r="C136" t="s">
         <v>69</v>
       </c>
       <c r="D136" t="s">
         <v>70</v>
       </c>
       <c r="E136" t="s">
         <v>71</v>
       </c>
       <c r="F136">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="G136">
         <v>1</v>
       </c>
       <c r="H136">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="I136">
-        <v>810101001</v>
+        <v>810102001</v>
       </c>
       <c r="J136" t="s">
         <v>73</v>
       </c>
       <c r="K136">
         <v>0.0</v>
       </c>
     </row>
     <row r="137" spans="1:11">
       <c r="A137" t="s">
         <v>110</v>
       </c>
       <c r="B137">
         <v>1202171</v>
       </c>
       <c r="C137" t="s">
         <v>69</v>
       </c>
       <c r="D137" t="s">
         <v>70</v>
       </c>
       <c r="E137" t="s">
         <v>71</v>
       </c>
       <c r="F137">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="G137">
         <v>1</v>
       </c>
       <c r="H137">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="I137">
         <v>810102001</v>
       </c>
       <c r="J137" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="K137">
         <v>0.0</v>
       </c>
     </row>
     <row r="138" spans="1:11">
       <c r="A138" t="s">
         <v>110</v>
       </c>
       <c r="B138">
         <v>1202171</v>
       </c>
       <c r="C138" t="s">
         <v>69</v>
       </c>
       <c r="D138" t="s">
         <v>70</v>
       </c>
       <c r="E138" t="s">
         <v>71</v>
       </c>
       <c r="F138">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="G138">
         <v>1</v>
       </c>
       <c r="H138">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="I138">
         <v>810101001</v>
       </c>
       <c r="J138" t="s">
-        <v>73</v>
+        <v>72</v>
       </c>
       <c r="K138">
         <v>0.0</v>
       </c>
     </row>
     <row r="139" spans="1:11">
       <c r="A139" t="s">
         <v>111</v>
       </c>
       <c r="B139">
         <v>1202171</v>
       </c>
       <c r="C139" t="s">
         <v>69</v>
       </c>
       <c r="D139" t="s">
         <v>70</v>
       </c>
       <c r="E139" t="s">
         <v>71</v>
       </c>
       <c r="F139">
         <v>1</v>
       </c>
       <c r="G139">
         <v>1</v>
       </c>
       <c r="H139">
         <v>1</v>
       </c>
       <c r="I139">
-        <v>810102001</v>
+        <v>810101001</v>
       </c>
       <c r="J139" t="s">
         <v>72</v>
       </c>
       <c r="K139">
         <v>0.0</v>
       </c>
     </row>
     <row r="140" spans="1:11">
       <c r="A140" t="s">
         <v>111</v>
       </c>
       <c r="B140">
         <v>1202171</v>
       </c>
       <c r="C140" t="s">
         <v>69</v>
       </c>
       <c r="D140" t="s">
         <v>70</v>
       </c>
       <c r="E140" t="s">
         <v>71</v>
       </c>
       <c r="F140">
         <v>2</v>
       </c>
       <c r="G140">
         <v>1</v>
       </c>
       <c r="H140">
         <v>4</v>
       </c>
       <c r="I140">
         <v>810101001</v>
       </c>
       <c r="J140" t="s">
-        <v>73</v>
+        <v>72</v>
       </c>
       <c r="K140">
         <v>0.0</v>
       </c>
     </row>
     <row r="141" spans="1:11">
       <c r="A141" t="s">
         <v>111</v>
       </c>
       <c r="B141">
         <v>1202171</v>
       </c>
       <c r="C141" t="s">
         <v>69</v>
       </c>
       <c r="D141" t="s">
         <v>70</v>
       </c>
       <c r="E141" t="s">
         <v>71</v>
       </c>
       <c r="F141">
         <v>1</v>
       </c>
       <c r="G141">
         <v>1</v>
       </c>
       <c r="H141">
         <v>1</v>
       </c>
       <c r="I141">
-        <v>810101001</v>
+        <v>810102001</v>
       </c>
       <c r="J141" t="s">
         <v>73</v>
       </c>
       <c r="K141">
         <v>0.0</v>
       </c>
     </row>
     <row r="142" spans="1:11">
       <c r="A142" t="s">
         <v>111</v>
       </c>
       <c r="B142">
         <v>1202171</v>
       </c>
       <c r="C142" t="s">
         <v>69</v>
       </c>
       <c r="D142" t="s">
         <v>70</v>
       </c>
       <c r="E142" t="s">
         <v>71</v>
       </c>
       <c r="F142">
         <v>2</v>
       </c>
       <c r="G142">
         <v>1</v>
       </c>
       <c r="H142">
         <v>4</v>
       </c>
       <c r="I142">
         <v>810102001</v>
       </c>
       <c r="J142" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="K142">
         <v>0.0</v>
       </c>
     </row>
     <row r="143" spans="1:11">
       <c r="A143" t="s">
         <v>112</v>
       </c>
       <c r="B143">
         <v>1202171</v>
       </c>
       <c r="C143" t="s">
         <v>69</v>
       </c>
       <c r="D143" t="s">
         <v>70</v>
       </c>
       <c r="E143" t="s">
         <v>71</v>
       </c>
       <c r="F143">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="G143">
         <v>1</v>
       </c>
       <c r="H143">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="I143">
-        <v>810102001</v>
+        <v>810101001</v>
       </c>
       <c r="J143" t="s">
         <v>72</v>
       </c>
       <c r="K143">
         <v>0.0</v>
       </c>
     </row>
     <row r="144" spans="1:11">
       <c r="A144" t="s">
         <v>112</v>
       </c>
       <c r="B144">
         <v>1202171</v>
       </c>
       <c r="C144" t="s">
         <v>69</v>
       </c>
       <c r="D144" t="s">
         <v>70</v>
       </c>
       <c r="E144" t="s">
         <v>71</v>
       </c>
       <c r="F144">
         <v>2</v>
       </c>
       <c r="G144">
         <v>1</v>
       </c>
       <c r="H144">
         <v>4</v>
       </c>
       <c r="I144">
-        <v>810101001</v>
+        <v>810102001</v>
       </c>
       <c r="J144" t="s">
         <v>73</v>
       </c>
       <c r="K144">
         <v>0.0</v>
       </c>
     </row>
     <row r="145" spans="1:11">
       <c r="A145" t="s">
         <v>112</v>
       </c>
       <c r="B145">
         <v>1202171</v>
       </c>
       <c r="C145" t="s">
         <v>69</v>
       </c>
       <c r="D145" t="s">
         <v>70</v>
       </c>
       <c r="E145" t="s">
         <v>71</v>
       </c>
       <c r="F145">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="G145">
         <v>1</v>
       </c>
       <c r="H145">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="I145">
         <v>810102001</v>
       </c>
       <c r="J145" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="K145">
         <v>0.0</v>
       </c>
     </row>
     <row r="146" spans="1:11">
       <c r="A146" t="s">
         <v>112</v>
       </c>
       <c r="B146">
         <v>1202171</v>
       </c>
       <c r="C146" t="s">
         <v>69</v>
       </c>
       <c r="D146" t="s">
         <v>70</v>
       </c>
       <c r="E146" t="s">
         <v>71</v>
       </c>
       <c r="F146">
         <v>1</v>
       </c>
       <c r="G146">
         <v>1</v>
       </c>
       <c r="H146">
         <v>1</v>
       </c>
       <c r="I146">
         <v>810101001</v>
       </c>
       <c r="J146" t="s">
-        <v>73</v>
+        <v>72</v>
       </c>
       <c r="K146">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="147" spans="1:11">
+      <c r="A147" t="s">
+        <v>113</v>
+      </c>
+      <c r="B147">
+        <v>1202171</v>
+      </c>
+      <c r="C147" t="s">
+        <v>69</v>
+      </c>
+      <c r="D147" t="s">
+        <v>70</v>
+      </c>
+      <c r="E147" t="s">
+        <v>71</v>
+      </c>
+      <c r="F147">
+        <v>1</v>
+      </c>
+      <c r="G147">
+        <v>1</v>
+      </c>
+      <c r="H147">
+        <v>1</v>
+      </c>
+      <c r="I147">
+        <v>810101001</v>
+      </c>
+      <c r="J147" t="s">
+        <v>72</v>
+      </c>
+      <c r="K147">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="148" spans="1:11">
+      <c r="A148" t="s">
+        <v>113</v>
+      </c>
+      <c r="B148">
+        <v>1202171</v>
+      </c>
+      <c r="C148" t="s">
+        <v>69</v>
+      </c>
+      <c r="D148" t="s">
+        <v>70</v>
+      </c>
+      <c r="E148" t="s">
+        <v>71</v>
+      </c>
+      <c r="F148">
+        <v>2</v>
+      </c>
+      <c r="G148">
+        <v>1</v>
+      </c>
+      <c r="H148">
+        <v>4</v>
+      </c>
+      <c r="I148">
+        <v>810101001</v>
+      </c>
+      <c r="J148" t="s">
+        <v>72</v>
+      </c>
+      <c r="K148">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="149" spans="1:11">
+      <c r="A149" t="s">
+        <v>113</v>
+      </c>
+      <c r="B149">
+        <v>1202171</v>
+      </c>
+      <c r="C149" t="s">
+        <v>69</v>
+      </c>
+      <c r="D149" t="s">
+        <v>70</v>
+      </c>
+      <c r="E149" t="s">
+        <v>71</v>
+      </c>
+      <c r="F149">
+        <v>2</v>
+      </c>
+      <c r="G149">
+        <v>1</v>
+      </c>
+      <c r="H149">
+        <v>4</v>
+      </c>
+      <c r="I149">
+        <v>810102001</v>
+      </c>
+      <c r="J149" t="s">
+        <v>73</v>
+      </c>
+      <c r="K149">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="150" spans="1:11">
+      <c r="A150" t="s">
+        <v>113</v>
+      </c>
+      <c r="B150">
+        <v>1202171</v>
+      </c>
+      <c r="C150" t="s">
+        <v>69</v>
+      </c>
+      <c r="D150" t="s">
+        <v>70</v>
+      </c>
+      <c r="E150" t="s">
+        <v>71</v>
+      </c>
+      <c r="F150">
+        <v>1</v>
+      </c>
+      <c r="G150">
+        <v>1</v>
+      </c>
+      <c r="H150">
+        <v>1</v>
+      </c>
+      <c r="I150">
+        <v>810102001</v>
+      </c>
+      <c r="J150" t="s">
+        <v>73</v>
+      </c>
+      <c r="K150">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="151" spans="1:11">
+      <c r="A151" t="s">
+        <v>114</v>
+      </c>
+      <c r="B151">
+        <v>1202171</v>
+      </c>
+      <c r="C151" t="s">
+        <v>69</v>
+      </c>
+      <c r="D151" t="s">
+        <v>70</v>
+      </c>
+      <c r="E151" t="s">
+        <v>71</v>
+      </c>
+      <c r="F151">
+        <v>1</v>
+      </c>
+      <c r="G151">
+        <v>1</v>
+      </c>
+      <c r="H151">
+        <v>1</v>
+      </c>
+      <c r="I151">
+        <v>810102001</v>
+      </c>
+      <c r="J151" t="s">
+        <v>73</v>
+      </c>
+      <c r="K151">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="152" spans="1:11">
+      <c r="A152" t="s">
+        <v>114</v>
+      </c>
+      <c r="B152">
+        <v>1202171</v>
+      </c>
+      <c r="C152" t="s">
+        <v>69</v>
+      </c>
+      <c r="D152" t="s">
+        <v>70</v>
+      </c>
+      <c r="E152" t="s">
+        <v>71</v>
+      </c>
+      <c r="F152">
+        <v>1</v>
+      </c>
+      <c r="G152">
+        <v>1</v>
+      </c>
+      <c r="H152">
+        <v>1</v>
+      </c>
+      <c r="I152">
+        <v>810101001</v>
+      </c>
+      <c r="J152" t="s">
+        <v>72</v>
+      </c>
+      <c r="K152">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="153" spans="1:11">
+      <c r="A153" t="s">
+        <v>114</v>
+      </c>
+      <c r="B153">
+        <v>1202171</v>
+      </c>
+      <c r="C153" t="s">
+        <v>69</v>
+      </c>
+      <c r="D153" t="s">
+        <v>70</v>
+      </c>
+      <c r="E153" t="s">
+        <v>71</v>
+      </c>
+      <c r="F153">
+        <v>2</v>
+      </c>
+      <c r="G153">
+        <v>1</v>
+      </c>
+      <c r="H153">
+        <v>4</v>
+      </c>
+      <c r="I153">
+        <v>810102001</v>
+      </c>
+      <c r="J153" t="s">
+        <v>73</v>
+      </c>
+      <c r="K153">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="154" spans="1:11">
+      <c r="A154" t="s">
+        <v>114</v>
+      </c>
+      <c r="B154">
+        <v>1202171</v>
+      </c>
+      <c r="C154" t="s">
+        <v>69</v>
+      </c>
+      <c r="D154" t="s">
+        <v>70</v>
+      </c>
+      <c r="E154" t="s">
+        <v>71</v>
+      </c>
+      <c r="F154">
+        <v>2</v>
+      </c>
+      <c r="G154">
+        <v>1</v>
+      </c>
+      <c r="H154">
+        <v>4</v>
+      </c>
+      <c r="I154">
+        <v>810101001</v>
+      </c>
+      <c r="J154" t="s">
+        <v>72</v>
+      </c>
+      <c r="K154">
         <v>0.0</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="C1:K1"/>
     <mergeCell ref="C2:K2"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">