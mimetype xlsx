--- v1 (2026-04-18)
+++ v2 (2026-07-17)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="1" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Metadados" sheetId="1" r:id="rId4"/>
     <sheet name="Dados" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="115">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="118">
   <si>
     <t>Nome do Dado</t>
   </si>
   <si>
     <t>Localização (Coluna/Linha) do Nome do Dado</t>
   </si>
   <si>
     <t>Descrição do Dado</t>
   </si>
   <si>
     <t>Tipo do dado</t>
   </si>
   <si>
     <t>Exemplo</t>
   </si>
   <si>
     <t>Data_de_Atualização</t>
   </si>
   <si>
     <t>B1</t>
   </si>
   <si>
     <t>Dia/Mês/ano da última atualização dos dados na planilha, no formato DD/MM/AAAA.</t>
   </si>
   <si>
@@ -366,50 +366,59 @@
     <t>2025-07</t>
   </si>
   <si>
     <t>2025-08</t>
   </si>
   <si>
     <t>2025-09</t>
   </si>
   <si>
     <t>2025-10</t>
   </si>
   <si>
     <t>2025-11</t>
   </si>
   <si>
     <t>2025-12</t>
   </si>
   <si>
     <t>2026-01</t>
   </si>
   <si>
     <t>2026-02</t>
   </si>
   <si>
     <t>2026-03</t>
+  </si>
+  <si>
+    <t>2026-04</t>
+  </si>
+  <si>
+    <t>2026-05</t>
+  </si>
+  <si>
+    <t>2026-06</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -1010,51 +1019,51 @@
       <c r="C21" t="s">
         <v>63</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:K154"/>
+  <dimension ref="A1:K166"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A3" sqref="A3:K3"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:11">
       <c r="A1" t="s">
         <v>64</v>
       </c>
       <c r="B1" t="s">
         <v>65</v>
       </c>
       <c r="C1" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="2" spans="1:11">
       <c r="C2" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="3" spans="1:11">
       <c r="A3" s="1" t="s">
@@ -2670,194 +2679,194 @@
       <c r="A49" t="s">
         <v>88</v>
       </c>
       <c r="B49">
         <v>1202171</v>
       </c>
       <c r="C49" t="s">
         <v>69</v>
       </c>
       <c r="D49" t="s">
         <v>70</v>
       </c>
       <c r="E49" t="s">
         <v>71</v>
       </c>
       <c r="F49">
         <v>2</v>
       </c>
       <c r="G49">
         <v>1</v>
       </c>
       <c r="H49">
         <v>4</v>
       </c>
       <c r="I49">
-        <v>810101001</v>
+        <v>810102001</v>
       </c>
       <c r="J49" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="K49">
         <v>0.0</v>
       </c>
     </row>
     <row r="50" spans="1:11">
       <c r="A50" t="s">
         <v>88</v>
       </c>
       <c r="B50">
         <v>1202171</v>
       </c>
       <c r="C50" t="s">
         <v>69</v>
       </c>
       <c r="D50" t="s">
         <v>70</v>
       </c>
       <c r="E50" t="s">
         <v>71</v>
       </c>
       <c r="F50">
         <v>2</v>
       </c>
       <c r="G50">
         <v>1</v>
       </c>
       <c r="H50">
         <v>4</v>
       </c>
       <c r="I50">
-        <v>810102001</v>
+        <v>810101001</v>
       </c>
       <c r="J50" t="s">
-        <v>73</v>
+        <v>72</v>
       </c>
       <c r="K50">
         <v>0.0</v>
       </c>
     </row>
     <row r="51" spans="1:11">
       <c r="A51" t="s">
         <v>89</v>
       </c>
       <c r="B51">
         <v>1202171</v>
       </c>
       <c r="C51" t="s">
         <v>69</v>
       </c>
       <c r="D51" t="s">
         <v>70</v>
       </c>
       <c r="E51" t="s">
         <v>71</v>
       </c>
       <c r="F51">
         <v>1</v>
       </c>
       <c r="G51">
         <v>1</v>
       </c>
       <c r="H51">
         <v>1</v>
       </c>
       <c r="I51">
-        <v>810102001</v>
+        <v>810101001</v>
       </c>
       <c r="J51" t="s">
-        <v>73</v>
+        <v>72</v>
       </c>
       <c r="K51">
         <v>0.0</v>
       </c>
     </row>
     <row r="52" spans="1:11">
       <c r="A52" t="s">
         <v>89</v>
       </c>
       <c r="B52">
         <v>1202171</v>
       </c>
       <c r="C52" t="s">
         <v>69</v>
       </c>
       <c r="D52" t="s">
         <v>70</v>
       </c>
       <c r="E52" t="s">
         <v>71</v>
       </c>
       <c r="F52">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="G52">
         <v>1</v>
       </c>
       <c r="H52">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="I52">
         <v>810102001</v>
       </c>
       <c r="J52" t="s">
         <v>73</v>
       </c>
       <c r="K52">
         <v>0.0</v>
       </c>
     </row>
     <row r="53" spans="1:11">
       <c r="A53" t="s">
         <v>89</v>
       </c>
       <c r="B53">
         <v>1202171</v>
       </c>
       <c r="C53" t="s">
         <v>69</v>
       </c>
       <c r="D53" t="s">
         <v>70</v>
       </c>
       <c r="E53" t="s">
         <v>71</v>
       </c>
       <c r="F53">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="G53">
         <v>1</v>
       </c>
       <c r="H53">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="I53">
-        <v>810101001</v>
+        <v>810102001</v>
       </c>
       <c r="J53" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="K53">
         <v>0.0</v>
       </c>
     </row>
     <row r="54" spans="1:11">
       <c r="A54" t="s">
         <v>89</v>
       </c>
       <c r="B54">
         <v>1202171</v>
       </c>
       <c r="C54" t="s">
         <v>69</v>
       </c>
       <c r="D54" t="s">
         <v>70</v>
       </c>
       <c r="E54" t="s">
         <v>71</v>
       </c>
       <c r="F54">
         <v>2</v>
       </c>
       <c r="G54">
@@ -2871,197 +2880,197 @@
       </c>
       <c r="J54" t="s">
         <v>72</v>
       </c>
       <c r="K54">
         <v>0.0</v>
       </c>
     </row>
     <row r="55" spans="1:11">
       <c r="A55" t="s">
         <v>90</v>
       </c>
       <c r="B55">
         <v>1202171</v>
       </c>
       <c r="C55" t="s">
         <v>69</v>
       </c>
       <c r="D55" t="s">
         <v>70</v>
       </c>
       <c r="E55" t="s">
         <v>71</v>
       </c>
       <c r="F55">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="G55">
         <v>1</v>
       </c>
       <c r="H55">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="I55">
-        <v>810101001</v>
+        <v>810102001</v>
       </c>
       <c r="J55" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="K55">
         <v>0.0</v>
       </c>
     </row>
     <row r="56" spans="1:11">
       <c r="A56" t="s">
         <v>90</v>
       </c>
       <c r="B56">
         <v>1202171</v>
       </c>
       <c r="C56" t="s">
         <v>69</v>
       </c>
       <c r="D56" t="s">
         <v>70</v>
       </c>
       <c r="E56" t="s">
         <v>71</v>
       </c>
       <c r="F56">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="G56">
         <v>1</v>
       </c>
       <c r="H56">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="I56">
-        <v>810101001</v>
+        <v>810102001</v>
       </c>
       <c r="J56" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="K56">
         <v>0.0</v>
       </c>
     </row>
     <row r="57" spans="1:11">
       <c r="A57" t="s">
         <v>90</v>
       </c>
       <c r="B57">
         <v>1202171</v>
       </c>
       <c r="C57" t="s">
         <v>69</v>
       </c>
       <c r="D57" t="s">
         <v>70</v>
       </c>
       <c r="E57" t="s">
         <v>71</v>
       </c>
       <c r="F57">
         <v>2</v>
       </c>
       <c r="G57">
         <v>1</v>
       </c>
       <c r="H57">
         <v>4</v>
       </c>
       <c r="I57">
-        <v>810102001</v>
+        <v>810101001</v>
       </c>
       <c r="J57" t="s">
-        <v>73</v>
+        <v>72</v>
       </c>
       <c r="K57">
         <v>0.0</v>
       </c>
     </row>
     <row r="58" spans="1:11">
       <c r="A58" t="s">
         <v>90</v>
       </c>
       <c r="B58">
         <v>1202171</v>
       </c>
       <c r="C58" t="s">
         <v>69</v>
       </c>
       <c r="D58" t="s">
         <v>70</v>
       </c>
       <c r="E58" t="s">
         <v>71</v>
       </c>
       <c r="F58">
         <v>1</v>
       </c>
       <c r="G58">
         <v>1</v>
       </c>
       <c r="H58">
         <v>1</v>
       </c>
       <c r="I58">
-        <v>810102001</v>
+        <v>810101001</v>
       </c>
       <c r="J58" t="s">
-        <v>73</v>
+        <v>72</v>
       </c>
       <c r="K58">
         <v>0.0</v>
       </c>
     </row>
     <row r="59" spans="1:11">
       <c r="A59" t="s">
         <v>91</v>
       </c>
       <c r="B59">
         <v>1202171</v>
       </c>
       <c r="C59" t="s">
         <v>69</v>
       </c>
       <c r="D59" t="s">
         <v>70</v>
       </c>
       <c r="E59" t="s">
         <v>71</v>
       </c>
       <c r="F59">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="G59">
         <v>1</v>
       </c>
       <c r="H59">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="I59">
         <v>810102001</v>
       </c>
       <c r="J59" t="s">
         <v>73</v>
       </c>
       <c r="K59">
         <v>0.0</v>
       </c>
     </row>
     <row r="60" spans="1:11">
       <c r="A60" t="s">
         <v>91</v>
       </c>
       <c r="B60">
         <v>1202171</v>
       </c>
       <c r="C60" t="s">
         <v>69</v>
       </c>
       <c r="D60" t="s">
         <v>70</v>
       </c>
       <c r="E60" t="s">
@@ -3116,57 +3125,57 @@
       </c>
       <c r="J61" t="s">
         <v>72</v>
       </c>
       <c r="K61">
         <v>0.0</v>
       </c>
     </row>
     <row r="62" spans="1:11">
       <c r="A62" t="s">
         <v>91</v>
       </c>
       <c r="B62">
         <v>1202171</v>
       </c>
       <c r="C62" t="s">
         <v>69</v>
       </c>
       <c r="D62" t="s">
         <v>70</v>
       </c>
       <c r="E62" t="s">
         <v>71</v>
       </c>
       <c r="F62">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="G62">
         <v>1</v>
       </c>
       <c r="H62">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="I62">
         <v>810102001</v>
       </c>
       <c r="J62" t="s">
         <v>73</v>
       </c>
       <c r="K62">
         <v>0.0</v>
       </c>
     </row>
     <row r="63" spans="1:11">
       <c r="A63" t="s">
         <v>92</v>
       </c>
       <c r="B63">
         <v>1202171</v>
       </c>
       <c r="C63" t="s">
         <v>69</v>
       </c>
       <c r="D63" t="s">
         <v>70</v>
       </c>
       <c r="E63" t="s">
@@ -3195,89 +3204,89 @@
       <c r="A64" t="s">
         <v>92</v>
       </c>
       <c r="B64">
         <v>1202171</v>
       </c>
       <c r="C64" t="s">
         <v>69</v>
       </c>
       <c r="D64" t="s">
         <v>70</v>
       </c>
       <c r="E64" t="s">
         <v>71</v>
       </c>
       <c r="F64">
         <v>1</v>
       </c>
       <c r="G64">
         <v>1</v>
       </c>
       <c r="H64">
         <v>1</v>
       </c>
       <c r="I64">
-        <v>810102001</v>
+        <v>810101001</v>
       </c>
       <c r="J64" t="s">
-        <v>73</v>
+        <v>72</v>
       </c>
       <c r="K64">
         <v>0.0</v>
       </c>
     </row>
     <row r="65" spans="1:11">
       <c r="A65" t="s">
         <v>92</v>
       </c>
       <c r="B65">
         <v>1202171</v>
       </c>
       <c r="C65" t="s">
         <v>69</v>
       </c>
       <c r="D65" t="s">
         <v>70</v>
       </c>
       <c r="E65" t="s">
         <v>71</v>
       </c>
       <c r="F65">
         <v>1</v>
       </c>
       <c r="G65">
         <v>1</v>
       </c>
       <c r="H65">
         <v>1</v>
       </c>
       <c r="I65">
-        <v>810101001</v>
+        <v>810102001</v>
       </c>
       <c r="J65" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="K65">
         <v>0.0</v>
       </c>
     </row>
     <row r="66" spans="1:11">
       <c r="A66" t="s">
         <v>92</v>
       </c>
       <c r="B66">
         <v>1202171</v>
       </c>
       <c r="C66" t="s">
         <v>69</v>
       </c>
       <c r="D66" t="s">
         <v>70</v>
       </c>
       <c r="E66" t="s">
         <v>71</v>
       </c>
       <c r="F66">
         <v>2</v>
       </c>
       <c r="G66">
@@ -3291,127 +3300,127 @@
       </c>
       <c r="J66" t="s">
         <v>72</v>
       </c>
       <c r="K66">
         <v>0.0</v>
       </c>
     </row>
     <row r="67" spans="1:11">
       <c r="A67" t="s">
         <v>93</v>
       </c>
       <c r="B67">
         <v>1202171</v>
       </c>
       <c r="C67" t="s">
         <v>69</v>
       </c>
       <c r="D67" t="s">
         <v>70</v>
       </c>
       <c r="E67" t="s">
         <v>71</v>
       </c>
       <c r="F67">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="G67">
         <v>1</v>
       </c>
       <c r="H67">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="I67">
-        <v>810101001</v>
+        <v>810102001</v>
       </c>
       <c r="J67" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="K67">
         <v>0.0</v>
       </c>
     </row>
     <row r="68" spans="1:11">
       <c r="A68" t="s">
         <v>93</v>
       </c>
       <c r="B68">
         <v>1202171</v>
       </c>
       <c r="C68" t="s">
         <v>69</v>
       </c>
       <c r="D68" t="s">
         <v>70</v>
       </c>
       <c r="E68" t="s">
         <v>71</v>
       </c>
       <c r="F68">
         <v>2</v>
       </c>
       <c r="G68">
         <v>1</v>
       </c>
       <c r="H68">
         <v>4</v>
       </c>
       <c r="I68">
-        <v>810102001</v>
+        <v>810101001</v>
       </c>
       <c r="J68" t="s">
-        <v>73</v>
+        <v>72</v>
       </c>
       <c r="K68">
         <v>0.0</v>
       </c>
     </row>
     <row r="69" spans="1:11">
       <c r="A69" t="s">
         <v>93</v>
       </c>
       <c r="B69">
         <v>1202171</v>
       </c>
       <c r="C69" t="s">
         <v>69</v>
       </c>
       <c r="D69" t="s">
         <v>70</v>
       </c>
       <c r="E69" t="s">
         <v>71</v>
       </c>
       <c r="F69">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="G69">
         <v>1</v>
       </c>
       <c r="H69">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="I69">
         <v>810101001</v>
       </c>
       <c r="J69" t="s">
         <v>72</v>
       </c>
       <c r="K69">
         <v>0.0</v>
       </c>
     </row>
     <row r="70" spans="1:11">
       <c r="A70" t="s">
         <v>93</v>
       </c>
       <c r="B70">
         <v>1202171</v>
       </c>
       <c r="C70" t="s">
         <v>69</v>
       </c>
       <c r="D70" t="s">
         <v>70</v>
       </c>
       <c r="E70" t="s">
@@ -3466,98 +3475,98 @@
       </c>
       <c r="J71" t="s">
         <v>73</v>
       </c>
       <c r="K71">
         <v>0.0</v>
       </c>
     </row>
     <row r="72" spans="1:11">
       <c r="A72" t="s">
         <v>94</v>
       </c>
       <c r="B72">
         <v>1202171</v>
       </c>
       <c r="C72" t="s">
         <v>69</v>
       </c>
       <c r="D72" t="s">
         <v>70</v>
       </c>
       <c r="E72" t="s">
         <v>71</v>
       </c>
       <c r="F72">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="G72">
         <v>1</v>
       </c>
       <c r="H72">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="I72">
-        <v>810101001</v>
+        <v>810102001</v>
       </c>
       <c r="J72" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="K72">
         <v>0.0</v>
       </c>
     </row>
     <row r="73" spans="1:11">
       <c r="A73" t="s">
         <v>94</v>
       </c>
       <c r="B73">
         <v>1202171</v>
       </c>
       <c r="C73" t="s">
         <v>69</v>
       </c>
       <c r="D73" t="s">
         <v>70</v>
       </c>
       <c r="E73" t="s">
         <v>71</v>
       </c>
       <c r="F73">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="G73">
         <v>1</v>
       </c>
       <c r="H73">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="I73">
-        <v>810102001</v>
+        <v>810101001</v>
       </c>
       <c r="J73" t="s">
-        <v>73</v>
+        <v>72</v>
       </c>
       <c r="K73">
         <v>0.0</v>
       </c>
     </row>
     <row r="74" spans="1:11">
       <c r="A74" t="s">
         <v>94</v>
       </c>
       <c r="B74">
         <v>1202171</v>
       </c>
       <c r="C74" t="s">
         <v>69</v>
       </c>
       <c r="D74" t="s">
         <v>70</v>
       </c>
       <c r="E74" t="s">
         <v>71</v>
       </c>
       <c r="F74">
         <v>2</v>
       </c>
       <c r="G74">
@@ -3571,57 +3580,57 @@
       </c>
       <c r="J74" t="s">
         <v>72</v>
       </c>
       <c r="K74">
         <v>0.0</v>
       </c>
     </row>
     <row r="75" spans="1:11">
       <c r="A75" t="s">
         <v>95</v>
       </c>
       <c r="B75">
         <v>1202171</v>
       </c>
       <c r="C75" t="s">
         <v>69</v>
       </c>
       <c r="D75" t="s">
         <v>70</v>
       </c>
       <c r="E75" t="s">
         <v>71</v>
       </c>
       <c r="F75">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="G75">
         <v>1</v>
       </c>
       <c r="H75">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="I75">
         <v>810102001</v>
       </c>
       <c r="J75" t="s">
         <v>73</v>
       </c>
       <c r="K75">
         <v>0.0</v>
       </c>
     </row>
     <row r="76" spans="1:11">
       <c r="A76" t="s">
         <v>95</v>
       </c>
       <c r="B76">
         <v>1202171</v>
       </c>
       <c r="C76" t="s">
         <v>69</v>
       </c>
       <c r="D76" t="s">
         <v>70</v>
       </c>
       <c r="E76" t="s">
@@ -3641,57 +3650,57 @@
       </c>
       <c r="J76" t="s">
         <v>72</v>
       </c>
       <c r="K76">
         <v>0.0</v>
       </c>
     </row>
     <row r="77" spans="1:11">
       <c r="A77" t="s">
         <v>95</v>
       </c>
       <c r="B77">
         <v>1202171</v>
       </c>
       <c r="C77" t="s">
         <v>69</v>
       </c>
       <c r="D77" t="s">
         <v>70</v>
       </c>
       <c r="E77" t="s">
         <v>71</v>
       </c>
       <c r="F77">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="G77">
         <v>1</v>
       </c>
       <c r="H77">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="I77">
         <v>810102001</v>
       </c>
       <c r="J77" t="s">
         <v>73</v>
       </c>
       <c r="K77">
         <v>0.0</v>
       </c>
     </row>
     <row r="78" spans="1:11">
       <c r="A78" t="s">
         <v>95</v>
       </c>
       <c r="B78">
         <v>1202171</v>
       </c>
       <c r="C78" t="s">
         <v>69</v>
       </c>
       <c r="D78" t="s">
         <v>70</v>
       </c>
       <c r="E78" t="s">
@@ -3720,89 +3729,89 @@
       <c r="A79" t="s">
         <v>96</v>
       </c>
       <c r="B79">
         <v>1202171</v>
       </c>
       <c r="C79" t="s">
         <v>69</v>
       </c>
       <c r="D79" t="s">
         <v>70</v>
       </c>
       <c r="E79" t="s">
         <v>71</v>
       </c>
       <c r="F79">
         <v>2</v>
       </c>
       <c r="G79">
         <v>1</v>
       </c>
       <c r="H79">
         <v>4</v>
       </c>
       <c r="I79">
-        <v>810102001</v>
+        <v>810101001</v>
       </c>
       <c r="J79" t="s">
-        <v>73</v>
+        <v>72</v>
       </c>
       <c r="K79">
         <v>0.0</v>
       </c>
     </row>
     <row r="80" spans="1:11">
       <c r="A80" t="s">
         <v>96</v>
       </c>
       <c r="B80">
         <v>1202171</v>
       </c>
       <c r="C80" t="s">
         <v>69</v>
       </c>
       <c r="D80" t="s">
         <v>70</v>
       </c>
       <c r="E80" t="s">
         <v>71</v>
       </c>
       <c r="F80">
         <v>2</v>
       </c>
       <c r="G80">
         <v>1</v>
       </c>
       <c r="H80">
         <v>4</v>
       </c>
       <c r="I80">
-        <v>810101001</v>
+        <v>810102001</v>
       </c>
       <c r="J80" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="K80">
         <v>0.0</v>
       </c>
     </row>
     <row r="81" spans="1:11">
       <c r="A81" t="s">
         <v>96</v>
       </c>
       <c r="B81">
         <v>1202171</v>
       </c>
       <c r="C81" t="s">
         <v>69</v>
       </c>
       <c r="D81" t="s">
         <v>70</v>
       </c>
       <c r="E81" t="s">
         <v>71</v>
       </c>
       <c r="F81">
         <v>1</v>
       </c>
       <c r="G81">
@@ -3930,118 +3939,118 @@
       <c r="A85" t="s">
         <v>97</v>
       </c>
       <c r="B85">
         <v>1202171</v>
       </c>
       <c r="C85" t="s">
         <v>69</v>
       </c>
       <c r="D85" t="s">
         <v>70</v>
       </c>
       <c r="E85" t="s">
         <v>71</v>
       </c>
       <c r="F85">
         <v>1</v>
       </c>
       <c r="G85">
         <v>1</v>
       </c>
       <c r="H85">
         <v>1</v>
       </c>
       <c r="I85">
-        <v>810101001</v>
+        <v>810102001</v>
       </c>
       <c r="J85" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="K85">
         <v>0.0</v>
       </c>
     </row>
     <row r="86" spans="1:11">
       <c r="A86" t="s">
         <v>97</v>
       </c>
       <c r="B86">
         <v>1202171</v>
       </c>
       <c r="C86" t="s">
         <v>69</v>
       </c>
       <c r="D86" t="s">
         <v>70</v>
       </c>
       <c r="E86" t="s">
         <v>71</v>
       </c>
       <c r="F86">
         <v>1</v>
       </c>
       <c r="G86">
         <v>1</v>
       </c>
       <c r="H86">
         <v>1</v>
       </c>
       <c r="I86">
-        <v>810102001</v>
+        <v>810101001</v>
       </c>
       <c r="J86" t="s">
-        <v>73</v>
+        <v>72</v>
       </c>
       <c r="K86">
         <v>0.0</v>
       </c>
     </row>
     <row r="87" spans="1:11">
       <c r="A87" t="s">
         <v>98</v>
       </c>
       <c r="B87">
         <v>1202171</v>
       </c>
       <c r="C87" t="s">
         <v>69</v>
       </c>
       <c r="D87" t="s">
         <v>70</v>
       </c>
       <c r="E87" t="s">
         <v>71</v>
       </c>
       <c r="F87">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="G87">
         <v>1</v>
       </c>
       <c r="H87">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="I87">
         <v>810102001</v>
       </c>
       <c r="J87" t="s">
         <v>73</v>
       </c>
       <c r="K87">
         <v>0.0</v>
       </c>
     </row>
     <row r="88" spans="1:11">
       <c r="A88" t="s">
         <v>98</v>
       </c>
       <c r="B88">
         <v>1202171</v>
       </c>
       <c r="C88" t="s">
         <v>69</v>
       </c>
       <c r="D88" t="s">
         <v>70</v>
       </c>
       <c r="E88" t="s">
@@ -4061,57 +4070,57 @@
       </c>
       <c r="J88" t="s">
         <v>72</v>
       </c>
       <c r="K88">
         <v>0.0</v>
       </c>
     </row>
     <row r="89" spans="1:11">
       <c r="A89" t="s">
         <v>98</v>
       </c>
       <c r="B89">
         <v>1202171</v>
       </c>
       <c r="C89" t="s">
         <v>69</v>
       </c>
       <c r="D89" t="s">
         <v>70</v>
       </c>
       <c r="E89" t="s">
         <v>71</v>
       </c>
       <c r="F89">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="G89">
         <v>1</v>
       </c>
       <c r="H89">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="I89">
         <v>810102001</v>
       </c>
       <c r="J89" t="s">
         <v>73</v>
       </c>
       <c r="K89">
         <v>0.0</v>
       </c>
     </row>
     <row r="90" spans="1:11">
       <c r="A90" t="s">
         <v>98</v>
       </c>
       <c r="B90">
         <v>1202171</v>
       </c>
       <c r="C90" t="s">
         <v>69</v>
       </c>
       <c r="D90" t="s">
         <v>70</v>
       </c>
       <c r="E90" t="s">
@@ -4131,267 +4140,267 @@
       </c>
       <c r="J90" t="s">
         <v>72</v>
       </c>
       <c r="K90">
         <v>0.0</v>
       </c>
     </row>
     <row r="91" spans="1:11">
       <c r="A91" t="s">
         <v>99</v>
       </c>
       <c r="B91">
         <v>1202171</v>
       </c>
       <c r="C91" t="s">
         <v>69</v>
       </c>
       <c r="D91" t="s">
         <v>70</v>
       </c>
       <c r="E91" t="s">
         <v>71</v>
       </c>
       <c r="F91">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="G91">
         <v>1</v>
       </c>
       <c r="H91">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="I91">
-        <v>810102001</v>
+        <v>810101001</v>
       </c>
       <c r="J91" t="s">
-        <v>73</v>
+        <v>72</v>
       </c>
       <c r="K91">
         <v>0.0</v>
       </c>
     </row>
     <row r="92" spans="1:11">
       <c r="A92" t="s">
         <v>99</v>
       </c>
       <c r="B92">
         <v>1202171</v>
       </c>
       <c r="C92" t="s">
         <v>69</v>
       </c>
       <c r="D92" t="s">
         <v>70</v>
       </c>
       <c r="E92" t="s">
         <v>71</v>
       </c>
       <c r="F92">
         <v>1</v>
       </c>
       <c r="G92">
         <v>1</v>
       </c>
       <c r="H92">
         <v>1</v>
       </c>
       <c r="I92">
-        <v>810101001</v>
+        <v>810102001</v>
       </c>
       <c r="J92" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="K92">
         <v>0.0</v>
       </c>
     </row>
     <row r="93" spans="1:11">
       <c r="A93" t="s">
         <v>99</v>
       </c>
       <c r="B93">
         <v>1202171</v>
       </c>
       <c r="C93" t="s">
         <v>69</v>
       </c>
       <c r="D93" t="s">
         <v>70</v>
       </c>
       <c r="E93" t="s">
         <v>71</v>
       </c>
       <c r="F93">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="G93">
         <v>1</v>
       </c>
       <c r="H93">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="I93">
-        <v>810102001</v>
+        <v>810101001</v>
       </c>
       <c r="J93" t="s">
-        <v>73</v>
+        <v>72</v>
       </c>
       <c r="K93">
         <v>0.0</v>
       </c>
     </row>
     <row r="94" spans="1:11">
       <c r="A94" t="s">
         <v>99</v>
       </c>
       <c r="B94">
         <v>1202171</v>
       </c>
       <c r="C94" t="s">
         <v>69</v>
       </c>
       <c r="D94" t="s">
         <v>70</v>
       </c>
       <c r="E94" t="s">
         <v>71</v>
       </c>
       <c r="F94">
         <v>2</v>
       </c>
       <c r="G94">
         <v>1</v>
       </c>
       <c r="H94">
         <v>4</v>
       </c>
       <c r="I94">
-        <v>810101001</v>
+        <v>810102001</v>
       </c>
       <c r="J94" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="K94">
         <v>0.0</v>
       </c>
     </row>
     <row r="95" spans="1:11">
       <c r="A95" t="s">
         <v>100</v>
       </c>
       <c r="B95">
         <v>1202171</v>
       </c>
       <c r="C95" t="s">
         <v>69</v>
       </c>
       <c r="D95" t="s">
         <v>70</v>
       </c>
       <c r="E95" t="s">
         <v>71</v>
       </c>
       <c r="F95">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="G95">
         <v>1</v>
       </c>
       <c r="H95">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="I95">
-        <v>810102001</v>
+        <v>810101001</v>
       </c>
       <c r="J95" t="s">
-        <v>73</v>
+        <v>72</v>
       </c>
       <c r="K95">
         <v>0.0</v>
       </c>
     </row>
     <row r="96" spans="1:11">
       <c r="A96" t="s">
         <v>100</v>
       </c>
       <c r="B96">
         <v>1202171</v>
       </c>
       <c r="C96" t="s">
         <v>69</v>
       </c>
       <c r="D96" t="s">
         <v>70</v>
       </c>
       <c r="E96" t="s">
         <v>71</v>
       </c>
       <c r="F96">
         <v>2</v>
       </c>
       <c r="G96">
         <v>1</v>
       </c>
       <c r="H96">
         <v>4</v>
       </c>
       <c r="I96">
-        <v>810101001</v>
+        <v>810102001</v>
       </c>
       <c r="J96" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="K96">
         <v>0.0</v>
       </c>
     </row>
     <row r="97" spans="1:11">
       <c r="A97" t="s">
         <v>100</v>
       </c>
       <c r="B97">
         <v>1202171</v>
       </c>
       <c r="C97" t="s">
         <v>69</v>
       </c>
       <c r="D97" t="s">
         <v>70</v>
       </c>
       <c r="E97" t="s">
         <v>71</v>
       </c>
       <c r="F97">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="G97">
         <v>1</v>
       </c>
       <c r="H97">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="I97">
         <v>810102001</v>
       </c>
       <c r="J97" t="s">
         <v>73</v>
       </c>
       <c r="K97">
         <v>0.0</v>
       </c>
     </row>
     <row r="98" spans="1:11">
       <c r="A98" t="s">
         <v>100</v>
       </c>
       <c r="B98">
         <v>1202171</v>
       </c>
       <c r="C98" t="s">
         <v>69</v>
       </c>
       <c r="D98" t="s">
         <v>70</v>
       </c>
       <c r="E98" t="s">
@@ -4411,133 +4420,133 @@
       </c>
       <c r="J98" t="s">
         <v>72</v>
       </c>
       <c r="K98">
         <v>0.0</v>
       </c>
     </row>
     <row r="99" spans="1:11">
       <c r="A99" t="s">
         <v>101</v>
       </c>
       <c r="B99">
         <v>1202171</v>
       </c>
       <c r="C99" t="s">
         <v>69</v>
       </c>
       <c r="D99" t="s">
         <v>70</v>
       </c>
       <c r="E99" t="s">
         <v>71</v>
       </c>
       <c r="F99">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="G99">
         <v>1</v>
       </c>
       <c r="H99">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="I99">
         <v>810102001</v>
       </c>
       <c r="J99" t="s">
         <v>73</v>
       </c>
       <c r="K99">
         <v>0.0</v>
       </c>
     </row>
     <row r="100" spans="1:11">
       <c r="A100" t="s">
         <v>101</v>
       </c>
       <c r="B100">
         <v>1202171</v>
       </c>
       <c r="C100" t="s">
         <v>69</v>
       </c>
       <c r="D100" t="s">
         <v>70</v>
       </c>
       <c r="E100" t="s">
         <v>71</v>
       </c>
       <c r="F100">
         <v>1</v>
       </c>
       <c r="G100">
         <v>1</v>
       </c>
       <c r="H100">
         <v>1</v>
       </c>
       <c r="I100">
-        <v>810101001</v>
+        <v>810102001</v>
       </c>
       <c r="J100" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="K100">
         <v>0.0</v>
       </c>
     </row>
     <row r="101" spans="1:11">
       <c r="A101" t="s">
         <v>101</v>
       </c>
       <c r="B101">
         <v>1202171</v>
       </c>
       <c r="C101" t="s">
         <v>69</v>
       </c>
       <c r="D101" t="s">
         <v>70</v>
       </c>
       <c r="E101" t="s">
         <v>71</v>
       </c>
       <c r="F101">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="G101">
         <v>1</v>
       </c>
       <c r="H101">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="I101">
-        <v>810102001</v>
+        <v>810101001</v>
       </c>
       <c r="J101" t="s">
-        <v>73</v>
+        <v>72</v>
       </c>
       <c r="K101">
         <v>0.0</v>
       </c>
     </row>
     <row r="102" spans="1:11">
       <c r="A102" t="s">
         <v>101</v>
       </c>
       <c r="B102">
         <v>1202171</v>
       </c>
       <c r="C102" t="s">
         <v>69</v>
       </c>
       <c r="D102" t="s">
         <v>70</v>
       </c>
       <c r="E102" t="s">
         <v>71</v>
       </c>
       <c r="F102">
         <v>2</v>
       </c>
       <c r="G102">
@@ -4586,273 +4595,273 @@
       </c>
       <c r="J103" t="s">
         <v>72</v>
       </c>
       <c r="K103">
         <v>0.0</v>
       </c>
     </row>
     <row r="104" spans="1:11">
       <c r="A104" t="s">
         <v>102</v>
       </c>
       <c r="B104">
         <v>1202171</v>
       </c>
       <c r="C104" t="s">
         <v>69</v>
       </c>
       <c r="D104" t="s">
         <v>70</v>
       </c>
       <c r="E104" t="s">
         <v>71</v>
       </c>
       <c r="F104">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="G104">
         <v>1</v>
       </c>
       <c r="H104">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="I104">
         <v>810102001</v>
       </c>
       <c r="J104" t="s">
         <v>73</v>
       </c>
       <c r="K104">
         <v>0.0</v>
       </c>
     </row>
     <row r="105" spans="1:11">
       <c r="A105" t="s">
         <v>102</v>
       </c>
       <c r="B105">
         <v>1202171</v>
       </c>
       <c r="C105" t="s">
         <v>69</v>
       </c>
       <c r="D105" t="s">
         <v>70</v>
       </c>
       <c r="E105" t="s">
         <v>71</v>
       </c>
       <c r="F105">
         <v>2</v>
       </c>
       <c r="G105">
         <v>1</v>
       </c>
       <c r="H105">
         <v>4</v>
       </c>
       <c r="I105">
-        <v>810101001</v>
+        <v>810102001</v>
       </c>
       <c r="J105" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="K105">
         <v>0.0</v>
       </c>
     </row>
     <row r="106" spans="1:11">
       <c r="A106" t="s">
         <v>102</v>
       </c>
       <c r="B106">
         <v>1202171</v>
       </c>
       <c r="C106" t="s">
         <v>69</v>
       </c>
       <c r="D106" t="s">
         <v>70</v>
       </c>
       <c r="E106" t="s">
         <v>71</v>
       </c>
       <c r="F106">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="G106">
         <v>1</v>
       </c>
       <c r="H106">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="I106">
-        <v>810102001</v>
+        <v>810101001</v>
       </c>
       <c r="J106" t="s">
-        <v>73</v>
+        <v>72</v>
       </c>
       <c r="K106">
         <v>0.0</v>
       </c>
     </row>
     <row r="107" spans="1:11">
       <c r="A107" t="s">
         <v>103</v>
       </c>
       <c r="B107">
         <v>1202171</v>
       </c>
       <c r="C107" t="s">
         <v>69</v>
       </c>
       <c r="D107" t="s">
         <v>70</v>
       </c>
       <c r="E107" t="s">
         <v>71</v>
       </c>
       <c r="F107">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="G107">
         <v>1</v>
       </c>
       <c r="H107">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="I107">
-        <v>810101001</v>
+        <v>810102001</v>
       </c>
       <c r="J107" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="K107">
         <v>0.0</v>
       </c>
     </row>
     <row r="108" spans="1:11">
       <c r="A108" t="s">
         <v>103</v>
       </c>
       <c r="B108">
         <v>1202171</v>
       </c>
       <c r="C108" t="s">
         <v>69</v>
       </c>
       <c r="D108" t="s">
         <v>70</v>
       </c>
       <c r="E108" t="s">
         <v>71</v>
       </c>
       <c r="F108">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="G108">
         <v>1</v>
       </c>
       <c r="H108">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="I108">
-        <v>810102001</v>
+        <v>810101001</v>
       </c>
       <c r="J108" t="s">
-        <v>73</v>
+        <v>72</v>
       </c>
       <c r="K108">
         <v>0.0</v>
       </c>
     </row>
     <row r="109" spans="1:11">
       <c r="A109" t="s">
         <v>103</v>
       </c>
       <c r="B109">
         <v>1202171</v>
       </c>
       <c r="C109" t="s">
         <v>69</v>
       </c>
       <c r="D109" t="s">
         <v>70</v>
       </c>
       <c r="E109" t="s">
         <v>71</v>
       </c>
       <c r="F109">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="G109">
         <v>1</v>
       </c>
       <c r="H109">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="I109">
-        <v>810101001</v>
+        <v>810102001</v>
       </c>
       <c r="J109" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="K109">
         <v>0.0</v>
       </c>
     </row>
     <row r="110" spans="1:11">
       <c r="A110" t="s">
         <v>103</v>
       </c>
       <c r="B110">
         <v>1202171</v>
       </c>
       <c r="C110" t="s">
         <v>69</v>
       </c>
       <c r="D110" t="s">
         <v>70</v>
       </c>
       <c r="E110" t="s">
         <v>71</v>
       </c>
       <c r="F110">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="G110">
         <v>1</v>
       </c>
       <c r="H110">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="I110">
-        <v>810102001</v>
+        <v>810101001</v>
       </c>
       <c r="J110" t="s">
-        <v>73</v>
+        <v>72</v>
       </c>
       <c r="K110">
         <v>0.0</v>
       </c>
     </row>
     <row r="111" spans="1:11">
       <c r="A111" t="s">
         <v>104</v>
       </c>
       <c r="B111">
         <v>1202171</v>
       </c>
       <c r="C111" t="s">
         <v>69</v>
       </c>
       <c r="D111" t="s">
         <v>70</v>
       </c>
       <c r="E111" t="s">
         <v>71</v>
       </c>
       <c r="F111">
         <v>2</v>
       </c>
       <c r="G111">
@@ -4980,159 +4989,159 @@
       <c r="A115" t="s">
         <v>105</v>
       </c>
       <c r="B115">
         <v>1202171</v>
       </c>
       <c r="C115" t="s">
         <v>69</v>
       </c>
       <c r="D115" t="s">
         <v>70</v>
       </c>
       <c r="E115" t="s">
         <v>71</v>
       </c>
       <c r="F115">
         <v>1</v>
       </c>
       <c r="G115">
         <v>1</v>
       </c>
       <c r="H115">
         <v>1</v>
       </c>
       <c r="I115">
-        <v>810101001</v>
+        <v>810102001</v>
       </c>
       <c r="J115" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="K115">
         <v>0.0</v>
       </c>
     </row>
     <row r="116" spans="1:11">
       <c r="A116" t="s">
         <v>105</v>
       </c>
       <c r="B116">
         <v>1202171</v>
       </c>
       <c r="C116" t="s">
         <v>69</v>
       </c>
       <c r="D116" t="s">
         <v>70</v>
       </c>
       <c r="E116" t="s">
         <v>71</v>
       </c>
       <c r="F116">
         <v>2</v>
       </c>
       <c r="G116">
         <v>1</v>
       </c>
       <c r="H116">
         <v>4</v>
       </c>
       <c r="I116">
-        <v>810102001</v>
+        <v>810101001</v>
       </c>
       <c r="J116" t="s">
-        <v>73</v>
+        <v>72</v>
       </c>
       <c r="K116">
         <v>0.0</v>
       </c>
     </row>
     <row r="117" spans="1:11">
       <c r="A117" t="s">
         <v>105</v>
       </c>
       <c r="B117">
         <v>1202171</v>
       </c>
       <c r="C117" t="s">
         <v>69</v>
       </c>
       <c r="D117" t="s">
         <v>70</v>
       </c>
       <c r="E117" t="s">
         <v>71</v>
       </c>
       <c r="F117">
         <v>2</v>
       </c>
       <c r="G117">
         <v>1</v>
       </c>
       <c r="H117">
         <v>4</v>
       </c>
       <c r="I117">
-        <v>810101001</v>
+        <v>810102001</v>
       </c>
       <c r="J117" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="K117">
         <v>0.0</v>
       </c>
     </row>
     <row r="118" spans="1:11">
       <c r="A118" t="s">
         <v>105</v>
       </c>
       <c r="B118">
         <v>1202171</v>
       </c>
       <c r="C118" t="s">
         <v>69</v>
       </c>
       <c r="D118" t="s">
         <v>70</v>
       </c>
       <c r="E118" t="s">
         <v>71</v>
       </c>
       <c r="F118">
         <v>1</v>
       </c>
       <c r="G118">
         <v>1</v>
       </c>
       <c r="H118">
         <v>1</v>
       </c>
       <c r="I118">
-        <v>810102001</v>
+        <v>810101001</v>
       </c>
       <c r="J118" t="s">
-        <v>73</v>
+        <v>72</v>
       </c>
       <c r="K118">
         <v>0.0</v>
       </c>
     </row>
     <row r="119" spans="1:11">
       <c r="A119" t="s">
         <v>106</v>
       </c>
       <c r="B119">
         <v>1202171</v>
       </c>
       <c r="C119" t="s">
         <v>69</v>
       </c>
       <c r="D119" t="s">
         <v>70</v>
       </c>
       <c r="E119" t="s">
         <v>71</v>
       </c>
       <c r="F119">
         <v>2</v>
       </c>
       <c r="G119">
@@ -5146,92 +5155,92 @@
       </c>
       <c r="J119" t="s">
         <v>72</v>
       </c>
       <c r="K119">
         <v>0.0</v>
       </c>
     </row>
     <row r="120" spans="1:11">
       <c r="A120" t="s">
         <v>106</v>
       </c>
       <c r="B120">
         <v>1202171</v>
       </c>
       <c r="C120" t="s">
         <v>69</v>
       </c>
       <c r="D120" t="s">
         <v>70</v>
       </c>
       <c r="E120" t="s">
         <v>71</v>
       </c>
       <c r="F120">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="G120">
         <v>1</v>
       </c>
       <c r="H120">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="I120">
         <v>810102001</v>
       </c>
       <c r="J120" t="s">
         <v>73</v>
       </c>
       <c r="K120">
         <v>0.0</v>
       </c>
     </row>
     <row r="121" spans="1:11">
       <c r="A121" t="s">
         <v>106</v>
       </c>
       <c r="B121">
         <v>1202171</v>
       </c>
       <c r="C121" t="s">
         <v>69</v>
       </c>
       <c r="D121" t="s">
         <v>70</v>
       </c>
       <c r="E121" t="s">
         <v>71</v>
       </c>
       <c r="F121">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="G121">
         <v>1</v>
       </c>
       <c r="H121">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="I121">
         <v>810102001</v>
       </c>
       <c r="J121" t="s">
         <v>73</v>
       </c>
       <c r="K121">
         <v>0.0</v>
       </c>
     </row>
     <row r="122" spans="1:11">
       <c r="A122" t="s">
         <v>106</v>
       </c>
       <c r="B122">
         <v>1202171</v>
       </c>
       <c r="C122" t="s">
         <v>69</v>
       </c>
       <c r="D122" t="s">
         <v>70</v>
       </c>
       <c r="E122" t="s">
@@ -5260,83 +5269,83 @@
       <c r="A123" t="s">
         <v>107</v>
       </c>
       <c r="B123">
         <v>1202171</v>
       </c>
       <c r="C123" t="s">
         <v>69</v>
       </c>
       <c r="D123" t="s">
         <v>70</v>
       </c>
       <c r="E123" t="s">
         <v>71</v>
       </c>
       <c r="F123">
         <v>1</v>
       </c>
       <c r="G123">
         <v>1</v>
       </c>
       <c r="H123">
         <v>1</v>
       </c>
       <c r="I123">
-        <v>810101001</v>
+        <v>810102001</v>
       </c>
       <c r="J123" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="K123">
         <v>0.0</v>
       </c>
     </row>
     <row r="124" spans="1:11">
       <c r="A124" t="s">
         <v>107</v>
       </c>
       <c r="B124">
         <v>1202171</v>
       </c>
       <c r="C124" t="s">
         <v>69</v>
       </c>
       <c r="D124" t="s">
         <v>70</v>
       </c>
       <c r="E124" t="s">
         <v>71</v>
       </c>
       <c r="F124">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="G124">
         <v>1</v>
       </c>
       <c r="H124">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="I124">
         <v>810101001</v>
       </c>
       <c r="J124" t="s">
         <v>72</v>
       </c>
       <c r="K124">
         <v>0.0</v>
       </c>
     </row>
     <row r="125" spans="1:11">
       <c r="A125" t="s">
         <v>107</v>
       </c>
       <c r="B125">
         <v>1202171</v>
       </c>
       <c r="C125" t="s">
         <v>69</v>
       </c>
       <c r="D125" t="s">
         <v>70</v>
       </c>
       <c r="E125" t="s">
@@ -5356,413 +5365,413 @@
       </c>
       <c r="J125" t="s">
         <v>73</v>
       </c>
       <c r="K125">
         <v>0.0</v>
       </c>
     </row>
     <row r="126" spans="1:11">
       <c r="A126" t="s">
         <v>107</v>
       </c>
       <c r="B126">
         <v>1202171</v>
       </c>
       <c r="C126" t="s">
         <v>69</v>
       </c>
       <c r="D126" t="s">
         <v>70</v>
       </c>
       <c r="E126" t="s">
         <v>71</v>
       </c>
       <c r="F126">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="G126">
         <v>1</v>
       </c>
       <c r="H126">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="I126">
-        <v>810102001</v>
+        <v>810101001</v>
       </c>
       <c r="J126" t="s">
-        <v>73</v>
+        <v>72</v>
       </c>
       <c r="K126">
         <v>0.0</v>
       </c>
     </row>
     <row r="127" spans="1:11">
       <c r="A127" t="s">
         <v>108</v>
       </c>
       <c r="B127">
         <v>1202171</v>
       </c>
       <c r="C127" t="s">
         <v>69</v>
       </c>
       <c r="D127" t="s">
         <v>70</v>
       </c>
       <c r="E127" t="s">
         <v>71</v>
       </c>
       <c r="F127">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="G127">
         <v>1</v>
       </c>
       <c r="H127">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="I127">
-        <v>810101001</v>
+        <v>810102001</v>
       </c>
       <c r="J127" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="K127">
         <v>0.0</v>
       </c>
     </row>
     <row r="128" spans="1:11">
       <c r="A128" t="s">
         <v>108</v>
       </c>
       <c r="B128">
         <v>1202171</v>
       </c>
       <c r="C128" t="s">
         <v>69</v>
       </c>
       <c r="D128" t="s">
         <v>70</v>
       </c>
       <c r="E128" t="s">
         <v>71</v>
       </c>
       <c r="F128">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="G128">
         <v>1</v>
       </c>
       <c r="H128">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="I128">
-        <v>810102001</v>
+        <v>810101001</v>
       </c>
       <c r="J128" t="s">
-        <v>73</v>
+        <v>72</v>
       </c>
       <c r="K128">
         <v>0.0</v>
       </c>
     </row>
     <row r="129" spans="1:11">
       <c r="A129" t="s">
         <v>108</v>
       </c>
       <c r="B129">
         <v>1202171</v>
       </c>
       <c r="C129" t="s">
         <v>69</v>
       </c>
       <c r="D129" t="s">
         <v>70</v>
       </c>
       <c r="E129" t="s">
         <v>71</v>
       </c>
       <c r="F129">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="G129">
         <v>1</v>
       </c>
       <c r="H129">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="I129">
         <v>810101001</v>
       </c>
       <c r="J129" t="s">
         <v>72</v>
       </c>
       <c r="K129">
         <v>0.0</v>
       </c>
     </row>
     <row r="130" spans="1:11">
       <c r="A130" t="s">
         <v>108</v>
       </c>
       <c r="B130">
         <v>1202171</v>
       </c>
       <c r="C130" t="s">
         <v>69</v>
       </c>
       <c r="D130" t="s">
         <v>70</v>
       </c>
       <c r="E130" t="s">
         <v>71</v>
       </c>
       <c r="F130">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="G130">
         <v>1</v>
       </c>
       <c r="H130">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="I130">
         <v>810102001</v>
       </c>
       <c r="J130" t="s">
         <v>73</v>
       </c>
       <c r="K130">
         <v>0.0</v>
       </c>
     </row>
     <row r="131" spans="1:11">
       <c r="A131" t="s">
         <v>109</v>
       </c>
       <c r="B131">
         <v>1202171</v>
       </c>
       <c r="C131" t="s">
         <v>69</v>
       </c>
       <c r="D131" t="s">
         <v>70</v>
       </c>
       <c r="E131" t="s">
         <v>71</v>
       </c>
       <c r="F131">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="G131">
         <v>1</v>
       </c>
       <c r="H131">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="I131">
         <v>810101001</v>
       </c>
       <c r="J131" t="s">
         <v>72</v>
       </c>
       <c r="K131">
         <v>0.0</v>
       </c>
     </row>
     <row r="132" spans="1:11">
       <c r="A132" t="s">
         <v>109</v>
       </c>
       <c r="B132">
         <v>1202171</v>
       </c>
       <c r="C132" t="s">
         <v>69</v>
       </c>
       <c r="D132" t="s">
         <v>70</v>
       </c>
       <c r="E132" t="s">
         <v>71</v>
       </c>
       <c r="F132">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="G132">
         <v>1</v>
       </c>
       <c r="H132">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="I132">
         <v>810102001</v>
       </c>
       <c r="J132" t="s">
         <v>73</v>
       </c>
       <c r="K132">
         <v>0.0</v>
       </c>
     </row>
     <row r="133" spans="1:11">
       <c r="A133" t="s">
         <v>109</v>
       </c>
       <c r="B133">
         <v>1202171</v>
       </c>
       <c r="C133" t="s">
         <v>69</v>
       </c>
       <c r="D133" t="s">
         <v>70</v>
       </c>
       <c r="E133" t="s">
         <v>71</v>
       </c>
       <c r="F133">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="G133">
         <v>1</v>
       </c>
       <c r="H133">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="I133">
         <v>810102001</v>
       </c>
       <c r="J133" t="s">
         <v>73</v>
       </c>
       <c r="K133">
         <v>0.0</v>
       </c>
     </row>
     <row r="134" spans="1:11">
       <c r="A134" t="s">
         <v>109</v>
       </c>
       <c r="B134">
         <v>1202171</v>
       </c>
       <c r="C134" t="s">
         <v>69</v>
       </c>
       <c r="D134" t="s">
         <v>70</v>
       </c>
       <c r="E134" t="s">
         <v>71</v>
       </c>
       <c r="F134">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="G134">
         <v>1</v>
       </c>
       <c r="H134">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="I134">
         <v>810101001</v>
       </c>
       <c r="J134" t="s">
         <v>72</v>
       </c>
       <c r="K134">
         <v>0.0</v>
       </c>
     </row>
     <row r="135" spans="1:11">
       <c r="A135" t="s">
         <v>110</v>
       </c>
       <c r="B135">
         <v>1202171</v>
       </c>
       <c r="C135" t="s">
         <v>69</v>
       </c>
       <c r="D135" t="s">
         <v>70</v>
       </c>
       <c r="E135" t="s">
         <v>71</v>
       </c>
       <c r="F135">
         <v>2</v>
       </c>
       <c r="G135">
         <v>1</v>
       </c>
       <c r="H135">
         <v>4</v>
       </c>
       <c r="I135">
-        <v>810101001</v>
+        <v>810102001</v>
       </c>
       <c r="J135" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="K135">
         <v>0.0</v>
       </c>
     </row>
     <row r="136" spans="1:11">
       <c r="A136" t="s">
         <v>110</v>
       </c>
       <c r="B136">
         <v>1202171</v>
       </c>
       <c r="C136" t="s">
         <v>69</v>
       </c>
       <c r="D136" t="s">
         <v>70</v>
       </c>
       <c r="E136" t="s">
         <v>71</v>
       </c>
       <c r="F136">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="G136">
         <v>1</v>
       </c>
       <c r="H136">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="I136">
-        <v>810102001</v>
+        <v>810101001</v>
       </c>
       <c r="J136" t="s">
-        <v>73</v>
+        <v>72</v>
       </c>
       <c r="K136">
         <v>0.0</v>
       </c>
     </row>
     <row r="137" spans="1:11">
       <c r="A137" t="s">
         <v>110</v>
       </c>
       <c r="B137">
         <v>1202171</v>
       </c>
       <c r="C137" t="s">
         <v>69</v>
       </c>
       <c r="D137" t="s">
         <v>70</v>
       </c>
       <c r="E137" t="s">
         <v>71</v>
       </c>
       <c r="F137">
         <v>1</v>
       </c>
       <c r="G137">
@@ -5776,127 +5785,127 @@
       </c>
       <c r="J137" t="s">
         <v>73</v>
       </c>
       <c r="K137">
         <v>0.0</v>
       </c>
     </row>
     <row r="138" spans="1:11">
       <c r="A138" t="s">
         <v>110</v>
       </c>
       <c r="B138">
         <v>1202171</v>
       </c>
       <c r="C138" t="s">
         <v>69</v>
       </c>
       <c r="D138" t="s">
         <v>70</v>
       </c>
       <c r="E138" t="s">
         <v>71</v>
       </c>
       <c r="F138">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="G138">
         <v>1</v>
       </c>
       <c r="H138">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="I138">
         <v>810101001</v>
       </c>
       <c r="J138" t="s">
         <v>72</v>
       </c>
       <c r="K138">
         <v>0.0</v>
       </c>
     </row>
     <row r="139" spans="1:11">
       <c r="A139" t="s">
         <v>111</v>
       </c>
       <c r="B139">
         <v>1202171</v>
       </c>
       <c r="C139" t="s">
         <v>69</v>
       </c>
       <c r="D139" t="s">
         <v>70</v>
       </c>
       <c r="E139" t="s">
         <v>71</v>
       </c>
       <c r="F139">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="G139">
         <v>1</v>
       </c>
       <c r="H139">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="I139">
-        <v>810101001</v>
+        <v>810102001</v>
       </c>
       <c r="J139" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="K139">
         <v>0.0</v>
       </c>
     </row>
     <row r="140" spans="1:11">
       <c r="A140" t="s">
         <v>111</v>
       </c>
       <c r="B140">
         <v>1202171</v>
       </c>
       <c r="C140" t="s">
         <v>69</v>
       </c>
       <c r="D140" t="s">
         <v>70</v>
       </c>
       <c r="E140" t="s">
         <v>71</v>
       </c>
       <c r="F140">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="G140">
         <v>1</v>
       </c>
       <c r="H140">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="I140">
         <v>810101001</v>
       </c>
       <c r="J140" t="s">
         <v>72</v>
       </c>
       <c r="K140">
         <v>0.0</v>
       </c>
     </row>
     <row r="141" spans="1:11">
       <c r="A141" t="s">
         <v>111</v>
       </c>
       <c r="B141">
         <v>1202171</v>
       </c>
       <c r="C141" t="s">
         <v>69</v>
       </c>
       <c r="D141" t="s">
         <v>70</v>
       </c>
       <c r="E141" t="s">
@@ -5925,83 +5934,83 @@
       <c r="A142" t="s">
         <v>111</v>
       </c>
       <c r="B142">
         <v>1202171</v>
       </c>
       <c r="C142" t="s">
         <v>69</v>
       </c>
       <c r="D142" t="s">
         <v>70</v>
       </c>
       <c r="E142" t="s">
         <v>71</v>
       </c>
       <c r="F142">
         <v>2</v>
       </c>
       <c r="G142">
         <v>1</v>
       </c>
       <c r="H142">
         <v>4</v>
       </c>
       <c r="I142">
-        <v>810102001</v>
+        <v>810101001</v>
       </c>
       <c r="J142" t="s">
-        <v>73</v>
+        <v>72</v>
       </c>
       <c r="K142">
         <v>0.0</v>
       </c>
     </row>
     <row r="143" spans="1:11">
       <c r="A143" t="s">
         <v>112</v>
       </c>
       <c r="B143">
         <v>1202171</v>
       </c>
       <c r="C143" t="s">
         <v>69</v>
       </c>
       <c r="D143" t="s">
         <v>70</v>
       </c>
       <c r="E143" t="s">
         <v>71</v>
       </c>
       <c r="F143">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="G143">
         <v>1</v>
       </c>
       <c r="H143">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="I143">
         <v>810101001</v>
       </c>
       <c r="J143" t="s">
         <v>72</v>
       </c>
       <c r="K143">
         <v>0.0</v>
       </c>
     </row>
     <row r="144" spans="1:11">
       <c r="A144" t="s">
         <v>112</v>
       </c>
       <c r="B144">
         <v>1202171</v>
       </c>
       <c r="C144" t="s">
         <v>69</v>
       </c>
       <c r="D144" t="s">
         <v>70</v>
       </c>
       <c r="E144" t="s">
@@ -6021,162 +6030,162 @@
       </c>
       <c r="J144" t="s">
         <v>73</v>
       </c>
       <c r="K144">
         <v>0.0</v>
       </c>
     </row>
     <row r="145" spans="1:11">
       <c r="A145" t="s">
         <v>112</v>
       </c>
       <c r="B145">
         <v>1202171</v>
       </c>
       <c r="C145" t="s">
         <v>69</v>
       </c>
       <c r="D145" t="s">
         <v>70</v>
       </c>
       <c r="E145" t="s">
         <v>71</v>
       </c>
       <c r="F145">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="G145">
         <v>1</v>
       </c>
       <c r="H145">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="I145">
-        <v>810102001</v>
+        <v>810101001</v>
       </c>
       <c r="J145" t="s">
-        <v>73</v>
+        <v>72</v>
       </c>
       <c r="K145">
         <v>0.0</v>
       </c>
     </row>
     <row r="146" spans="1:11">
       <c r="A146" t="s">
         <v>112</v>
       </c>
       <c r="B146">
         <v>1202171</v>
       </c>
       <c r="C146" t="s">
         <v>69</v>
       </c>
       <c r="D146" t="s">
         <v>70</v>
       </c>
       <c r="E146" t="s">
         <v>71</v>
       </c>
       <c r="F146">
         <v>1</v>
       </c>
       <c r="G146">
         <v>1</v>
       </c>
       <c r="H146">
         <v>1</v>
       </c>
       <c r="I146">
-        <v>810101001</v>
+        <v>810102001</v>
       </c>
       <c r="J146" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="K146">
         <v>0.0</v>
       </c>
     </row>
     <row r="147" spans="1:11">
       <c r="A147" t="s">
         <v>113</v>
       </c>
       <c r="B147">
         <v>1202171</v>
       </c>
       <c r="C147" t="s">
         <v>69</v>
       </c>
       <c r="D147" t="s">
         <v>70</v>
       </c>
       <c r="E147" t="s">
         <v>71</v>
       </c>
       <c r="F147">
         <v>1</v>
       </c>
       <c r="G147">
         <v>1</v>
       </c>
       <c r="H147">
         <v>1</v>
       </c>
       <c r="I147">
-        <v>810101001</v>
+        <v>810102001</v>
       </c>
       <c r="J147" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="K147">
         <v>0.0</v>
       </c>
     </row>
     <row r="148" spans="1:11">
       <c r="A148" t="s">
         <v>113</v>
       </c>
       <c r="B148">
         <v>1202171</v>
       </c>
       <c r="C148" t="s">
         <v>69</v>
       </c>
       <c r="D148" t="s">
         <v>70</v>
       </c>
       <c r="E148" t="s">
         <v>71</v>
       </c>
       <c r="F148">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="G148">
         <v>1</v>
       </c>
       <c r="H148">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="I148">
         <v>810101001</v>
       </c>
       <c r="J148" t="s">
         <v>72</v>
       </c>
       <c r="K148">
         <v>0.0</v>
       </c>
     </row>
     <row r="149" spans="1:11">
       <c r="A149" t="s">
         <v>113</v>
       </c>
       <c r="B149">
         <v>1202171</v>
       </c>
       <c r="C149" t="s">
         <v>69</v>
       </c>
       <c r="D149" t="s">
         <v>70</v>
       </c>
       <c r="E149" t="s">
@@ -6196,92 +6205,92 @@
       </c>
       <c r="J149" t="s">
         <v>73</v>
       </c>
       <c r="K149">
         <v>0.0</v>
       </c>
     </row>
     <row r="150" spans="1:11">
       <c r="A150" t="s">
         <v>113</v>
       </c>
       <c r="B150">
         <v>1202171</v>
       </c>
       <c r="C150" t="s">
         <v>69</v>
       </c>
       <c r="D150" t="s">
         <v>70</v>
       </c>
       <c r="E150" t="s">
         <v>71</v>
       </c>
       <c r="F150">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="G150">
         <v>1</v>
       </c>
       <c r="H150">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="I150">
-        <v>810102001</v>
+        <v>810101001</v>
       </c>
       <c r="J150" t="s">
-        <v>73</v>
+        <v>72</v>
       </c>
       <c r="K150">
         <v>0.0</v>
       </c>
     </row>
     <row r="151" spans="1:11">
       <c r="A151" t="s">
         <v>114</v>
       </c>
       <c r="B151">
         <v>1202171</v>
       </c>
       <c r="C151" t="s">
         <v>69</v>
       </c>
       <c r="D151" t="s">
         <v>70</v>
       </c>
       <c r="E151" t="s">
         <v>71</v>
       </c>
       <c r="F151">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="G151">
         <v>1</v>
       </c>
       <c r="H151">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="I151">
         <v>810102001</v>
       </c>
       <c r="J151" t="s">
         <v>73</v>
       </c>
       <c r="K151">
         <v>0.0</v>
       </c>
     </row>
     <row r="152" spans="1:11">
       <c r="A152" t="s">
         <v>114</v>
       </c>
       <c r="B152">
         <v>1202171</v>
       </c>
       <c r="C152" t="s">
         <v>69</v>
       </c>
       <c r="D152" t="s">
         <v>70</v>
       </c>
       <c r="E152" t="s">
@@ -6301,100 +6310,520 @@
       </c>
       <c r="J152" t="s">
         <v>72</v>
       </c>
       <c r="K152">
         <v>0.0</v>
       </c>
     </row>
     <row r="153" spans="1:11">
       <c r="A153" t="s">
         <v>114</v>
       </c>
       <c r="B153">
         <v>1202171</v>
       </c>
       <c r="C153" t="s">
         <v>69</v>
       </c>
       <c r="D153" t="s">
         <v>70</v>
       </c>
       <c r="E153" t="s">
         <v>71</v>
       </c>
       <c r="F153">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="G153">
         <v>1</v>
       </c>
       <c r="H153">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="I153">
         <v>810102001</v>
       </c>
       <c r="J153" t="s">
         <v>73</v>
       </c>
       <c r="K153">
         <v>0.0</v>
       </c>
     </row>
     <row r="154" spans="1:11">
       <c r="A154" t="s">
         <v>114</v>
       </c>
       <c r="B154">
         <v>1202171</v>
       </c>
       <c r="C154" t="s">
         <v>69</v>
       </c>
       <c r="D154" t="s">
         <v>70</v>
       </c>
       <c r="E154" t="s">
         <v>71</v>
       </c>
       <c r="F154">
         <v>2</v>
       </c>
       <c r="G154">
         <v>1</v>
       </c>
       <c r="H154">
         <v>4</v>
       </c>
       <c r="I154">
         <v>810101001</v>
       </c>
       <c r="J154" t="s">
         <v>72</v>
       </c>
       <c r="K154">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="155" spans="1:11">
+      <c r="A155" t="s">
+        <v>115</v>
+      </c>
+      <c r="B155">
+        <v>1202171</v>
+      </c>
+      <c r="C155" t="s">
+        <v>69</v>
+      </c>
+      <c r="D155" t="s">
+        <v>70</v>
+      </c>
+      <c r="E155" t="s">
+        <v>71</v>
+      </c>
+      <c r="F155">
+        <v>1</v>
+      </c>
+      <c r="G155">
+        <v>1</v>
+      </c>
+      <c r="H155">
+        <v>1</v>
+      </c>
+      <c r="I155">
+        <v>810101001</v>
+      </c>
+      <c r="J155" t="s">
+        <v>72</v>
+      </c>
+      <c r="K155">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="156" spans="1:11">
+      <c r="A156" t="s">
+        <v>115</v>
+      </c>
+      <c r="B156">
+        <v>1202171</v>
+      </c>
+      <c r="C156" t="s">
+        <v>69</v>
+      </c>
+      <c r="D156" t="s">
+        <v>70</v>
+      </c>
+      <c r="E156" t="s">
+        <v>71</v>
+      </c>
+      <c r="F156">
+        <v>2</v>
+      </c>
+      <c r="G156">
+        <v>1</v>
+      </c>
+      <c r="H156">
+        <v>4</v>
+      </c>
+      <c r="I156">
+        <v>810101001</v>
+      </c>
+      <c r="J156" t="s">
+        <v>72</v>
+      </c>
+      <c r="K156">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="157" spans="1:11">
+      <c r="A157" t="s">
+        <v>115</v>
+      </c>
+      <c r="B157">
+        <v>1202171</v>
+      </c>
+      <c r="C157" t="s">
+        <v>69</v>
+      </c>
+      <c r="D157" t="s">
+        <v>70</v>
+      </c>
+      <c r="E157" t="s">
+        <v>71</v>
+      </c>
+      <c r="F157">
+        <v>1</v>
+      </c>
+      <c r="G157">
+        <v>1</v>
+      </c>
+      <c r="H157">
+        <v>4</v>
+      </c>
+      <c r="I157">
+        <v>810102001</v>
+      </c>
+      <c r="J157" t="s">
+        <v>73</v>
+      </c>
+      <c r="K157">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="158" spans="1:11">
+      <c r="A158" t="s">
+        <v>115</v>
+      </c>
+      <c r="B158">
+        <v>1202171</v>
+      </c>
+      <c r="C158" t="s">
+        <v>69</v>
+      </c>
+      <c r="D158" t="s">
+        <v>70</v>
+      </c>
+      <c r="E158" t="s">
+        <v>71</v>
+      </c>
+      <c r="F158">
+        <v>1</v>
+      </c>
+      <c r="G158">
+        <v>1</v>
+      </c>
+      <c r="H158">
+        <v>1</v>
+      </c>
+      <c r="I158">
+        <v>810102001</v>
+      </c>
+      <c r="J158" t="s">
+        <v>73</v>
+      </c>
+      <c r="K158">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="159" spans="1:11">
+      <c r="A159" t="s">
+        <v>116</v>
+      </c>
+      <c r="B159">
+        <v>1202171</v>
+      </c>
+      <c r="C159" t="s">
+        <v>69</v>
+      </c>
+      <c r="D159" t="s">
+        <v>70</v>
+      </c>
+      <c r="E159" t="s">
+        <v>71</v>
+      </c>
+      <c r="F159">
+        <v>1</v>
+      </c>
+      <c r="G159">
+        <v>1</v>
+      </c>
+      <c r="H159">
+        <v>1</v>
+      </c>
+      <c r="I159">
+        <v>810102001</v>
+      </c>
+      <c r="J159" t="s">
+        <v>73</v>
+      </c>
+      <c r="K159">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="160" spans="1:11">
+      <c r="A160" t="s">
+        <v>116</v>
+      </c>
+      <c r="B160">
+        <v>1202171</v>
+      </c>
+      <c r="C160" t="s">
+        <v>69</v>
+      </c>
+      <c r="D160" t="s">
+        <v>70</v>
+      </c>
+      <c r="E160" t="s">
+        <v>71</v>
+      </c>
+      <c r="F160">
+        <v>2</v>
+      </c>
+      <c r="G160">
+        <v>1</v>
+      </c>
+      <c r="H160">
+        <v>4</v>
+      </c>
+      <c r="I160">
+        <v>810101001</v>
+      </c>
+      <c r="J160" t="s">
+        <v>72</v>
+      </c>
+      <c r="K160">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="161" spans="1:11">
+      <c r="A161" t="s">
+        <v>116</v>
+      </c>
+      <c r="B161">
+        <v>1202171</v>
+      </c>
+      <c r="C161" t="s">
+        <v>69</v>
+      </c>
+      <c r="D161" t="s">
+        <v>70</v>
+      </c>
+      <c r="E161" t="s">
+        <v>71</v>
+      </c>
+      <c r="F161">
+        <v>1</v>
+      </c>
+      <c r="G161">
+        <v>1</v>
+      </c>
+      <c r="H161">
+        <v>1</v>
+      </c>
+      <c r="I161">
+        <v>810101001</v>
+      </c>
+      <c r="J161" t="s">
+        <v>72</v>
+      </c>
+      <c r="K161">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="162" spans="1:11">
+      <c r="A162" t="s">
+        <v>116</v>
+      </c>
+      <c r="B162">
+        <v>1202171</v>
+      </c>
+      <c r="C162" t="s">
+        <v>69</v>
+      </c>
+      <c r="D162" t="s">
+        <v>70</v>
+      </c>
+      <c r="E162" t="s">
+        <v>71</v>
+      </c>
+      <c r="F162">
+        <v>2</v>
+      </c>
+      <c r="G162">
+        <v>1</v>
+      </c>
+      <c r="H162">
+        <v>4</v>
+      </c>
+      <c r="I162">
+        <v>810102001</v>
+      </c>
+      <c r="J162" t="s">
+        <v>73</v>
+      </c>
+      <c r="K162">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="163" spans="1:11">
+      <c r="A163" t="s">
+        <v>117</v>
+      </c>
+      <c r="B163">
+        <v>1202171</v>
+      </c>
+      <c r="C163" t="s">
+        <v>69</v>
+      </c>
+      <c r="D163" t="s">
+        <v>70</v>
+      </c>
+      <c r="E163" t="s">
+        <v>71</v>
+      </c>
+      <c r="F163">
+        <v>1</v>
+      </c>
+      <c r="G163">
+        <v>1</v>
+      </c>
+      <c r="H163">
+        <v>1</v>
+      </c>
+      <c r="I163">
+        <v>810102001</v>
+      </c>
+      <c r="J163" t="s">
+        <v>73</v>
+      </c>
+      <c r="K163">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="164" spans="1:11">
+      <c r="A164" t="s">
+        <v>117</v>
+      </c>
+      <c r="B164">
+        <v>1202171</v>
+      </c>
+      <c r="C164" t="s">
+        <v>69</v>
+      </c>
+      <c r="D164" t="s">
+        <v>70</v>
+      </c>
+      <c r="E164" t="s">
+        <v>71</v>
+      </c>
+      <c r="F164">
+        <v>1</v>
+      </c>
+      <c r="G164">
+        <v>1</v>
+      </c>
+      <c r="H164">
+        <v>1</v>
+      </c>
+      <c r="I164">
+        <v>810101001</v>
+      </c>
+      <c r="J164" t="s">
+        <v>72</v>
+      </c>
+      <c r="K164">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="165" spans="1:11">
+      <c r="A165" t="s">
+        <v>117</v>
+      </c>
+      <c r="B165">
+        <v>1202171</v>
+      </c>
+      <c r="C165" t="s">
+        <v>69</v>
+      </c>
+      <c r="D165" t="s">
+        <v>70</v>
+      </c>
+      <c r="E165" t="s">
+        <v>71</v>
+      </c>
+      <c r="F165">
+        <v>2</v>
+      </c>
+      <c r="G165">
+        <v>1</v>
+      </c>
+      <c r="H165">
+        <v>4</v>
+      </c>
+      <c r="I165">
+        <v>810102001</v>
+      </c>
+      <c r="J165" t="s">
+        <v>73</v>
+      </c>
+      <c r="K165">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="166" spans="1:11">
+      <c r="A166" t="s">
+        <v>117</v>
+      </c>
+      <c r="B166">
+        <v>1202171</v>
+      </c>
+      <c r="C166" t="s">
+        <v>69</v>
+      </c>
+      <c r="D166" t="s">
+        <v>70</v>
+      </c>
+      <c r="E166" t="s">
+        <v>71</v>
+      </c>
+      <c r="F166">
+        <v>2</v>
+      </c>
+      <c r="G166">
+        <v>1</v>
+      </c>
+      <c r="H166">
+        <v>4</v>
+      </c>
+      <c r="I166">
+        <v>810101001</v>
+      </c>
+      <c r="J166" t="s">
+        <v>72</v>
+      </c>
+      <c r="K166">
         <v>0.0</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="C1:K1"/>
     <mergeCell ref="C2:K2"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">