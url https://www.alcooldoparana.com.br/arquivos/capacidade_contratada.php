--- v0 (2026-02-20)
+++ v1 (2026-04-18)
@@ -44,84 +44,84 @@
   <si>
     <t>Capacidade de Movimentação Contratada/Disponível/Ociosa</t>
   </si>
   <si>
     <t>Em atendimento ao artigo 27, II, b, da Resolução ANP nº 881, de 8 de julho de 2022</t>
   </si>
   <si>
     <t>mes_de_referencia</t>
   </si>
   <si>
     <t>cap_mov_contratada_m3</t>
   </si>
   <si>
     <t>vol_mensal_programado_mov_m3</t>
   </si>
   <si>
     <t>cap_operacional_mov_m3</t>
   </si>
   <si>
     <t>cap_mov_disponível_m3</t>
   </si>
   <si>
     <t>cap_mov_ociosa_m3</t>
   </si>
   <si>
+    <t>março / 2026</t>
+  </si>
+  <si>
+    <t>fevereiro / 2026</t>
+  </si>
+  <si>
     <t>janeiro / 2026</t>
   </si>
   <si>
     <t>dezembro / 2025</t>
   </si>
   <si>
     <t>novembro / 2025</t>
   </si>
   <si>
     <t>outubro / 2025</t>
   </si>
   <si>
     <t>setembro / 2025</t>
   </si>
   <si>
     <t>agosto / 2025</t>
   </si>
   <si>
     <t>julho / 2025</t>
   </si>
   <si>
     <t>junho / 2025</t>
   </si>
   <si>
     <t>maio / 2025</t>
   </si>
   <si>
     <t>abril / 2025</t>
-  </si>
-[...4 lines deleted...]
-    <t>fevereiro / 2025</t>
   </si>
   <si>
     <t>Documento</t>
   </si>
   <si>
     <t>F-ALPR-005</t>
   </si>
   <si>
     <t>Nome</t>
   </si>
   <si>
     <t>Capacidade de Movimentação Contratada /Disponivel/Ociosa</t>
   </si>
   <si>
     <t>Data de Emissão</t>
   </si>
   <si>
     <t>12/01/2024</t>
   </si>
   <si>
     <t>Responsável Pela Emissão</t>
   </si>
   <si>
     <t>Cleonice Sanches Tessaro</t>
   </si>