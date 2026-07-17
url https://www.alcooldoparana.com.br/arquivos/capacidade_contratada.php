--- v1 (2026-04-18)
+++ v2 (2026-07-17)
@@ -44,84 +44,84 @@
   <si>
     <t>Capacidade de Movimentação Contratada/Disponível/Ociosa</t>
   </si>
   <si>
     <t>Em atendimento ao artigo 27, II, b, da Resolução ANP nº 881, de 8 de julho de 2022</t>
   </si>
   <si>
     <t>mes_de_referencia</t>
   </si>
   <si>
     <t>cap_mov_contratada_m3</t>
   </si>
   <si>
     <t>vol_mensal_programado_mov_m3</t>
   </si>
   <si>
     <t>cap_operacional_mov_m3</t>
   </si>
   <si>
     <t>cap_mov_disponível_m3</t>
   </si>
   <si>
     <t>cap_mov_ociosa_m3</t>
   </si>
   <si>
+    <t>junho / 2026</t>
+  </si>
+  <si>
+    <t>maio / 2026</t>
+  </si>
+  <si>
+    <t>abril / 2026</t>
+  </si>
+  <si>
     <t>março / 2026</t>
   </si>
   <si>
     <t>fevereiro / 2026</t>
   </si>
   <si>
     <t>janeiro / 2026</t>
   </si>
   <si>
     <t>dezembro / 2025</t>
   </si>
   <si>
     <t>novembro / 2025</t>
   </si>
   <si>
     <t>outubro / 2025</t>
   </si>
   <si>
     <t>setembro / 2025</t>
   </si>
   <si>
     <t>agosto / 2025</t>
   </si>
   <si>
     <t>julho / 2025</t>
-  </si>
-[...7 lines deleted...]
-    <t>abril / 2025</t>
   </si>
   <si>
     <t>Documento</t>
   </si>
   <si>
     <t>F-ALPR-005</t>
   </si>
   <si>
     <t>Nome</t>
   </si>
   <si>
     <t>Capacidade de Movimentação Contratada /Disponivel/Ociosa</t>
   </si>
   <si>
     <t>Data de Emissão</t>
   </si>
   <si>
     <t>12/01/2024</t>
   </si>
   <si>
     <t>Responsável Pela Emissão</t>
   </si>
   <si>
     <t>Cleonice Sanches Tessaro</t>
   </si>